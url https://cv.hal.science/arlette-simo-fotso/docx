--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -571,51 +571,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential population-level effects of HIV self-test distribution among key populations in Côte d'Ivoire, Mali, and Senegal: a mathematical modelling analysis</w:t>
+                <w:t xml:space="preserve">The impact of past HIV interventions and diagnosis gaps on new HIV acquisitions, transmissions, and HIV-related deaths in Côte d’Ivoire, Mali, and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
@@ -650,82 +650,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet HIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (8), pp.e531-e541. </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-3018(24)00126-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639997v1</w:t>
+                <w:t xml:space="preserve">hal-04632874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogating the environmental and social correlates of health risk behaviours in West Africa</w:t>
               </w:r>
@@ -930,51 +930,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of past HIV interventions and diagnosis gaps on new HIV acquisitions, transmissions, and HIV-related deaths in Côte d’Ivoire, Mali, and Senegal</w:t>
+                <w:t xml:space="preserve">Potential population-level effects of HIV self-test distribution among key populations in Côte d'Ivoire, Mali, and Senegal: a mathematical modelling analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
@@ -1009,350 +1009,350 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">The Lancet HIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (8), pp.e531-e541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3018(24)00126-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632874v1</w:t>
+                <w:t xml:space="preserve">hal-04639997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost‐effectiveness analysis of community‐led HIV self‐testing among key populations in Côte d'Ivoire, Mali, and Senegal</w:t>
+                <w:t xml:space="preserve">Organisation of testing services, structural barriers and facilitators of routine HIV self-testing during sexually transmitted infection consultations: a qualitative study of patients and providers in Abidjan, Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Jiayin Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Silhol</w:t>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc d'Elbée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nirali Soni</w:t>
+                <w:t xml:space="preserve">Alexis Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélé Florence Kouvahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jia2.26334⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (S1), pp.975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-023-08625-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660337v1</w:t>
+                <w:t xml:space="preserve">hal-04480842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of testing services, structural barriers and facilitators of routine HIV self-testing during sexually transmitted infection consultations: a qualitative study of patients and providers in Abidjan, Côte d’Ivoire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost‐effectiveness analysis of community‐led HIV self‐testing among key populations in Côte d'Ivoire, Mali, and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Vautier</w:t>
+                <w:t xml:space="preserve">Ingrid Jiayin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+                <w:t xml:space="preserve">Marc d'Elbée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirali Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (S1), pp.975. </w:t>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-023-08625-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jia2.26334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480842v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Vigil. 2022. Land Grabbing and Migration in a Changing Climate: Comparative Perspectives from Senegal and Cambodia. Routledge, 222 pages</w:t>
               </w:r>
@@ -1734,831 +1734,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine programmatic data show a positive population-level impact of HIV self-testing: the case of Côte d’Ivoire and implications for implementation</w:t>
+                <w:t xml:space="preserve">Is it possible to recruit HIV self-test users for an anonymous phone-based survey using passive recruitment without financial incentives? Lessons learned from a pilot study in Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Kouassi Kra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheryl Johnson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Papa Moussa Diop</w:t>
+                <w:t xml:space="preserve">Marc d'Elbee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/qad.0000000000003328⟩</w:t>
+              <w:t xml:space="preserve">Pilot and Feasibility Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pilot and Feasibility Studies, 8 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40814-021-00965-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03879798v1</w:t>
+                <w:t xml:space="preserve">ird-03719921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Analysis of Low Volume Interventions Using Real-World Data: Costs of HIV Self-Testing Distribution and HIV Testing Services in West Africa From the ATLAS Project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Willingness to use and distribute HIV self-test kits to clients and partners: A qualitative analysis of female sex workers’ collective opinion and attitude in Côte d’Ivoire, Mali, and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odé Kanku Kabemba</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Health Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frhs.2022.886513⟩</w:t>
+              <w:t xml:space="preserve">Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17455057221092268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823352v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to recruit HIV self-test users for an anonymous phone-based survey using passive recruitment without financial incentives? Lessons learned from a pilot study in Côte d’Ivoire</w:t>
+                <w:t xml:space="preserve">Routine programmatic data show a positive population-level impact of HIV self-testing: the case of Côte d’Ivoire and implications for implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc d'Elbee</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konan Blaise Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Moussa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pilot and Feasibility Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40814-021-00965-2⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Aids, 36 (13), pp.1871-1879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/qad.0000000000003328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03719921v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03879798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness to use and distribute HIV self-test kits to clients and partners: A qualitative analysis of female sex workers’ collective opinion and attitude in Côte d’Ivoire, Mali, and Senegal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+                <w:t xml:space="preserve">Economic Analysis of Low Volume Interventions Using Real-World Data: Costs of HIV Self-Testing Distribution and HIV Testing Services in West Africa From the ATLAS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métogara Mohamed Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéba Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Desclaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+                <w:t xml:space="preserve">Odé Kanku Kabemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women's Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18, </w:t>
+              <w:t xml:space="preserve">Frontiers in Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (886513), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17455057221092268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frhs.2022.886513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880177v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges of HIV Self-Test Distribution for Index Testing When HIV Status Disclosure Is Low: Preliminary Results of a Qualitative Study in Bamako (Mali) as Part of the ATLAS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Bouaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc d’Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.181. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.653543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-021-10212-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.653543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03218269v1</w:t>
+                <w:t xml:space="preserve">hal-03790975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of HIV Self-Test Distribution for Index Testing When HIV Status Disclosure Is Low: Preliminary Results of a Qualitative Study in Bamako (Mali) as Part of the ATLAS Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydou Bouaré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+                <w:t xml:space="preserve">Marc d’Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.653543. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.653543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-021-10212-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790975v1</w:t>
+                <w:t xml:space="preserve">inserm-03218269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Union Formation Among Youth in Sub-Saharan Africa: Does Early Sexual Debut Matter?</w:t>
               </w:r>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Kouassi Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Moussa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,90 +2795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs and Scale-Up Costs of Integrating HIV Self-Testing Into Civil Society Organisation-Led Programmes for Key Populations in Côte d'Ivoire, Senegal, and Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métogara Mohamed Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéba Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2923,252 +2923,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03883601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of family and neighbourhood social capital on youth mental health in South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oluwaseyi Dolapo Somefun</w:t>
+                <w:t xml:space="preserve">Prevalence and correlates of active syphilis and HIV co-Infection among sexually active persons aged 15–59 years in Zambia: Results from the Zambia Population-based HIV Impact Assessment (ZAMPHIA) 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiwote Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertina Ngomah Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen T. Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.adolescence.2020.06.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149488v1</w:t>
+                <w:t xml:space="preserve">hal-03791003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and correlates of active syphilis and HIV co-Infection among sexually active persons aged 15–59 years in Zambia: Results from the Zambia Population-based HIV Impact Assessment (ZAMPHIA) 2016</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel B. Williams</w:t>
+                <w:t xml:space="preserve">The effect of family and neighbourhood social capital on youth mental health in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseyi Dolapo Somefun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236501. </w:t>
+              <w:t xml:space="preserve">Journal of Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, pp.22-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.adolescence.2020.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791003v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of disability measures in Cameroonian surveys</w:t>
               </w:r>
@@ -3768,338 +3768,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Disparities in Disability Prevalence at the District Level in Sub-Saharan African Countries And the issue of the international comparability</w:t>
+                <w:t xml:space="preserve">Spatial Disparities in Disability Prevalence at the District Level in Sub-Saharan African Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du LabEx iPOPs LabEx iPOPs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx iPOPs, Oct 2025, Aubervilliers &amp; Paris, France</w:t>
+              <w:t xml:space="preserve">International Population Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUSSP, Jul 2025, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458472v1</w:t>
+                <w:t xml:space="preserve">hal-05458425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Disparities in Disability Prevalence at the District Level in Sub-Saharan African Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting Poverty in African Cities Using Open Source Remotely Sensed Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Duthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bassinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Population Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUSSP, Jul 2025, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458425v1</w:t>
+                <w:t xml:space="preserve">hal-05458512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Poverty in African Cities Using Open Source Remotely Sensed Data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial Disparities in Disability Prevalence at the District Level in Sub-Saharan African Countries And the issue of the international comparability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Population Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUSSP, Jul 2025, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Colloque final du LabEx iPOPs LabEx iPOPs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx iPOPs, Oct 2025, Aubervilliers &amp; Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458512v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disability and climate change hot-spots in Senegal: considering risks and opportunities</w:t>
               </w:r>
@@ -4801,454 +4801,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, attitude and practices towards HIV testing following the introduction of self-testing: The case of the ATLAS project in Côte d’Ivoire</w:t>
+                <w:t xml:space="preserve">How Does HIV-Related Stigma Correlate With HIV Prevalence in African Countries? Distinct Perspectives for HIV-Positive and Negative Individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor G. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Low</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Impact Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">PAA 2023 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, New Orleans, Louisiana, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120627v1</w:t>
+                <w:t xml:space="preserve">hal-04156889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does HIV-Related Stigma Correlate With HIV Prevalence in African Countries? Distinct Perspectives for HIV-Positive and Negative Individuals</w:t>
+                <w:t xml:space="preserve">Knowledge, attitude and practices towards HIV testing following the introduction of self-testing: The case of the ATLAS project in Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Silhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAA 2023 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, New Orleans, Louisiana, United States. 2023</w:t>
+              <w:t xml:space="preserve">AIDS Impact Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156889v1</w:t>
+                <w:t xml:space="preserve">hal-04120627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l’impact populationnel de l’auto-dépistage du VIH par la triangulation de données programmatiques de routine : Exemple du projet ATLAS en Côte d’Ivoire</w:t>
+                <w:t xml:space="preserve">Estimating the impact of HIV self-testing on HIV testing services, diagnoses, and treatment initiation at the population-level with routine data: the example of the ATLAS program in Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konan Blaise Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Moussa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e AFRAVIH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">24th International AIDS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03883091v1</w:t>
+                <w:t xml:space="preserve">ird-03883102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coûts unitaires de l’autodépistage et du dépistage classique du VIH dans les centres de santé publics et communautaires en Côte d’Ivoire, au Mali et au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métogara Mohamed Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiane Kéba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odé Kanku Kabemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
@@ -5271,402 +5271,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03883119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying population-specific HIV diagnosis gaps in Western Africa and assessing their impact on new infections: a modelling analysis for Côte d'Ivoire, Mali and Senegal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de l’impact populationnel de l’auto-dépistage du VIH par la triangulation de données programmatiques de routine : Exemple du projet ATLAS en Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konan Blaise Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Moussa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International AIDS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">11e AFRAVIH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880326v1</w:t>
+                <w:t xml:space="preserve">ird-03883091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying population-specific HIV diagnosis gaps in Western Africa and assessing their impact on new infections: a modelling analysis for Côte d'Ivoire, Mali and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nirali Soni</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International AIDS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03883076v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the impact of HIV self-testing on HIV testing services, diagnoses, and treatment initiation at the population-level with routine data: the example of the ATLAS program in Côte d'Ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying population-specific HIV diagnosis gaps in Western Africa and assessing their impact on new infections: a modelling analysis for Côte d'Ivoire, Mali and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Silhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirali Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Papa Moussa Diop</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International AIDS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03883102v1</w:t>
+                <w:t xml:space="preserve">ird-03883076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the population-level impact of a national HIV self-testing strategy among key populations in Côte d'Ivoire</w:t>
               </w:r>
@@ -5777,90 +5777,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs and scale-up costs of integrating HIV self-testing into civil society organisation-led programmes for key populations in Côte d'Ivoire, Senegal, and Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d’Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métogara Mohamed Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéba Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5902,103 +5902,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can task shifting improve efficiency of HIV self-testing kits distribution? A case study in Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metogara Mohamed Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odé Kanku Kabemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTEREST Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual conference, Netherlands</w:t>
@@ -6027,77 +6027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Bouaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6348,51 +6348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritu Rani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Gueye Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Cardi; Mélanie Favrot; Bénédicte Gastineau; Didier Genin; Valérie Golaz; Christine Robles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
@@ -7485,90 +7485,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using routine programmatic data to estimate the population-level impacts of HIV self-testing: The example of the ATLAS program in Cote d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konan Blaise Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Moussa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7622,77 +7622,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis de la distribution des autotests VIH pour le dépistage des cas index lorsque le partage du statut VIH est faible : résultats préliminaires d'une étude qualitative à Bamako (Mali) dans le cadre du projet ATLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Bouaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7766,51 +7766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Amani Elvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéba Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7871,90 +7871,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l'introduction de l'autodépistage du VIH en Afrique de l'Ouest à travers l'exemple du programme ATLAS en Côte d'Ivoire, au Mali et au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Working Paper du Ceped #52, Centre Population et Développement. 2022, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8369,51 +8369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8497,64 +8497,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATLAS projet: What research tell us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8615,64 +8615,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ATLAS : ce que nous apprend la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8810,51 +8810,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDED076D"/>
+    <w:nsid w:val="99D136C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9041,51 +9041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arlette-simo-fotso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5006-8105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192948490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JCE-7624-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koukobo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kouassi Kra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314947" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla M. Doyle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Kuchukhidze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stannah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Flores Anato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Xia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(25)00325-X" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirali Soni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(24)00126-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuedozie Ajaero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.2303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.428" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003974" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jiayin Lu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26334" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Florence Kouvahe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08625-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2303.0569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi No&#235;l N&#8217;guessan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Younoussa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08626-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor G. Wright" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Low" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16545-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03879798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Johnson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Blaise Kouam&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Diop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000003328" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;togara Mohamed Traore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2022.886513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03719921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elbee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40814-021-00965-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseyi Dolapo Somefun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford O Odimegwu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kudus Adebayo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2167696818817905" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653565" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653612" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adolescence.2020.06.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiwote Solomon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertina Ngomah Moraes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Williams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen T. Duong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236501" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Odimegwu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12963-019-0198-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufunmilayo Banjo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Akinyemi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7196/sajch.2018.v12i2.1512" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tsafack Nanfosso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2017.1421619" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/jafrideve.19.1.0027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odunayo Akinyemi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.04.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75GMRZD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458472v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458425v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Rousse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bassinga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Kathryn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120705v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Kra Kouassi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04043479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yabo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Lucien Dahourou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Godin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Kouassi N'Guessan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Ganesan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndagije Felix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Kannoth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limpho Maile" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiane K&#233;ba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883102v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710435v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sikarwar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Rani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye Sow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?LesImpromptusDuLped8Digressions" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Nawo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209941v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-14935-2_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14935-2_12" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-4TCVPCH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marie Zamo Akono" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051651v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804558v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127016v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Djuhe Arsene Kouassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219382v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880667v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Abo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Altmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121540v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arlette-simo-fotso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5006-8105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192948490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JCE-7624-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koukobo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kouassi Kra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314947" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla M. Doyle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Kuchukhidze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stannah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Flores Anato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Xia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(25)00325-X" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirali Soni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003974" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuedozie Ajaero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.2303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.428" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(24)00126-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Florence Kouvahe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08625-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jiayin Lu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26334" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2303.0569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi No&#235;l N&#8217;guessan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Younoussa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08626-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor G. Wright" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Low" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16545-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03719921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elbee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40814-021-00965-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03879798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Blaise Kouam&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Diop" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000003328" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;togara Mohamed Traore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2022.886513" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseyi Dolapo Somefun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford O Odimegwu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kudus Adebayo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2167696818817905" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653565" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653612" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiwote Solomon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertina Ngomah Moraes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Williams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen T. Duong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149488v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adolescence.2020.06.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Odimegwu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12963-019-0198-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufunmilayo Banjo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Akinyemi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7196/sajch.2018.v12i2.1512" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tsafack Nanfosso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2017.1421619" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/jafrideve.19.1.0027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odunayo Akinyemi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.04.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75GMRZD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Rousse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bassinga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Kathryn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120705v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Kra Kouassi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04043479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yabo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Lucien Dahourou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Godin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Kouassi N'Guessan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Ganesan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndagije Felix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Kannoth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limpho Maile" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156889v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiane K&#233;ba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710435v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sikarwar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Rani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye Sow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?LesImpromptusDuLped8Digressions" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Nawo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209941v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-14935-2_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14935-2_12" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-4TCVPCH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marie Zamo Akono" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051651v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804558v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127016v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Djuhe Arsene Kouassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219382v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880667v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Abo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Altmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121540v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>