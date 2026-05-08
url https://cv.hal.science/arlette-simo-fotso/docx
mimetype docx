--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -571,51 +571,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of past HIV interventions and diagnosis gaps on new HIV acquisitions, transmissions, and HIV-related deaths in Côte d’Ivoire, Mali, and Senegal</w:t>
+                <w:t xml:space="preserve">Potential population-level effects of HIV self-test distribution among key populations in Côte d'Ivoire, Mali, and Senegal: a mathematical modelling analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
@@ -650,709 +650,709 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">The Lancet HIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (8), pp.e531-e541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3018(24)00126-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632874v1</w:t>
+                <w:t xml:space="preserve">hal-04639997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrogating the environmental and social correlates of health risk behaviours in West Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chukwuedozie Ajaero</w:t>
+                <w:t xml:space="preserve">The impact of past HIV interventions and diagnosis gaps on new HIV acquisitions, transmissions, and HIV-related deaths in Côte d’Ivoire, Mali, and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Silhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirali Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.2303⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764794v1</w:t>
+                <w:t xml:space="preserve">hal-04632874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV self-testing positivity rate and linkage to confirmatory testing and care: a telephone survey in Côte d’Ivoire, Mali, and Senegal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arsène Kouassi Kra</w:t>
+                <w:t xml:space="preserve">Interrogating the environmental and social correlates of health risk behaviours in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chukwuedozie Ajaero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e56. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17th European Public Health Conference 2024, 34 (Supplement_3), pp.iii861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.2303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612456v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential population-level effects of HIV self-test distribution among key populations in Côte d'Ivoire, Mali, and Senegal: a mathematical modelling analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Silhol</w:t>
+                <w:t xml:space="preserve">HIV self-testing positivity rate and linkage to confirmatory testing and care: a telephone survey in Côte d’Ivoire, Mali, and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Kouassi Kra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet HIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (8), pp.e531-e541. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-3018(24)00126-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639997v1</w:t>
+                <w:t xml:space="preserve">hal-04612456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of testing services, structural barriers and facilitators of routine HIV self-testing during sexually transmitted infection consultations: a qualitative study of patients and providers in Abidjan, Côte d’Ivoire</w:t>
+                <w:t xml:space="preserve">Cost‐effectiveness analysis of community‐led HIV self‐testing among key populations in Côte d'Ivoire, Mali, and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokhna Boye</w:t>
+                <w:t xml:space="preserve">Ingrid Jiayin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Kouadio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+                <w:t xml:space="preserve">Marc d'Elbée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirali Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-023-08625-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jia2.26334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480842v1</w:t>
+                <w:t xml:space="preserve">hal-04660337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost‐effectiveness analysis of community‐led HIV self‐testing among key populations in Côte d'Ivoire, Mali, and Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation of testing services, structural barriers and facilitators of routine HIV self-testing during sexually transmitted infection consultations: a qualitative study of patients and providers in Abidjan, Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélé Florence Kouvahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Jiayin Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Silhol</w:t>
+                <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc d'Elbée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nirali Soni</w:t>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (7), pp.1-12. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (S1), pp.975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jia2.26334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-023-08625-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660337v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Vigil. 2022. Land Grabbing and Migration in a Changing Climate: Comparative Perspectives from Senegal and Cambodia. Routledge, 222 pages</w:t>
               </w:r>
@@ -1779,51 +1779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Kouassi Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Elbee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1874,90 +1874,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness to use and distribute HIV self-test kits to clients and partners: A qualitative analysis of female sex workers’ collective opinion and attitude in Côte d’Ivoire, Mali, and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konan Blaise Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métogara Mohamed Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéba Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2270,295 +2270,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of HIV Self-Test Distribution for Index Testing When HIV Status Disclosure Is Low: Preliminary Results of a Qualitative Study in Bamako (Mali) as Part of the ATLAS Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydou Bouaré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+                <w:t xml:space="preserve">Marc d’Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.653543. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.653543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-021-10212-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790975v1</w:t>
+                <w:t xml:space="preserve">inserm-03218269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges of HIV Self-Test Distribution for Index Testing When HIV Status Disclosure Is Low: Preliminary Results of a Qualitative Study in Bamako (Mali) as Part of the ATLAS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Bouaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc d’Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.181. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.653543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-021-10212-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.653543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03218269v1</w:t>
+                <w:t xml:space="preserve">hal-03790975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Union Formation Among Youth in Sub-Saharan Africa: Does Early Sexual Debut Matter?</w:t>
               </w:r>
@@ -2795,90 +2795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs and Scale-Up Costs of Integrating HIV Self-Testing Into Civil Society Organisation-Led Programmes for Key Populations in Côte d'Ivoire, Senegal, and Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métogara Mohamed Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéba Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2923,252 +2923,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03883601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and correlates of active syphilis and HIV co-Infection among sexually active persons aged 15–59 years in Zambia: Results from the Zambia Population-based HIV Impact Assessment (ZAMPHIA) 2016</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel B. Williams</w:t>
+                <w:t xml:space="preserve">The effect of family and neighbourhood social capital on youth mental health in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseyi Dolapo Somefun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, pp.22-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adolescence.2020.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791003v1</w:t>
+                <w:t xml:space="preserve">hal-04149488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of family and neighbourhood social capital on youth mental health in South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oluwaseyi Dolapo Somefun</w:t>
+                <w:t xml:space="preserve">Prevalence and correlates of active syphilis and HIV co-Infection among sexually active persons aged 15–59 years in Zambia: Results from the Zambia Population-based HIV Impact Assessment (ZAMPHIA) 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiwote Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertina Ngomah Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen T. Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 83, pp.22-26. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adolescence.2020.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149488v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of disability measures in Cameroonian surveys</w:t>
               </w:r>
@@ -4954,51 +4954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Impact Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t>
@@ -5053,51 +5053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konan Blaise Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5146,277 +5146,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03883102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coûts unitaires de l’autodépistage et du dépistage classique du VIH dans les centres de santé publics et communautaires en Côte d’Ivoire, au Mali et au Sénégal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Mesure de l’impact populationnel de l’auto-dépistage du VIH par la triangulation de données programmatiques de routine : Exemple du projet ATLAS en Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odé Kanku Kabemba</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konan Blaise Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Moussa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03883119v1</w:t>
+                <w:t xml:space="preserve">ird-03883091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l’impact populationnel de l’auto-dépistage du VIH par la triangulation de données programmatiques de routine : Exemple du projet ATLAS en Côte d’Ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coûts unitaires de l’autodépistage et du dépistage classique du VIH dans les centres de santé publics et communautaires en Côte d’Ivoire, au Mali et au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métogara Mohamed Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiane Kéba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Papa Moussa Diop</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odé Kanku Kabemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03883091v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03883119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying population-specific HIV diagnosis gaps in Western Africa and assessing their impact on new infections: a modelling analysis for Côte d'Ivoire, Mali and Senegal</w:t>
               </w:r>
@@ -5777,90 +5777,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs and scale-up costs of integrating HIV self-testing into civil society organisation-led programmes for key populations in Côte d'Ivoire, Senegal, and Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d’Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métogara Mohamed Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéba Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5902,90 +5902,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can task shifting improve efficiency of HIV self-testing kits distribution? A case study in Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc d'Elbée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metogara Mohamed Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc d'Elbée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Metogara Mohamed Traore</w:t>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odé Kanku Kabemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6027,77 +6027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Bouaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7498,51 +7498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konan Blaise Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7622,77 +7622,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis de la distribution des autotests VIH pour le dépistage des cas index lorsque le partage du statut VIH est faible : résultats préliminaires d'une étude qualitative à Bamako (Mali) dans le cadre du projet ATLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Bouaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7871,90 +7871,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l'introduction de l'autodépistage du VIH en Afrique de l'Ouest à travers l'exemple du programme ATLAS en Côte d'Ivoire, au Mali et au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Working Paper du Ceped #52, Centre Population et Développement. 2022, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8206,267 +8206,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03884918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances, attitudes et pratiques liées à la pandémie COVID-19 des médecins au Burkina Faso – Vague 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+                <w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l’introduction de l’autodépistage du VIH en Afrique de l’Ouest à travers l’exemple du programme ATLAS en Côte d’Ivoire, au Mali et au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">APHRO-CoV Policy Brief #1, APHRO-CoV. 2020</w:t>
+              <w:t xml:space="preserve">Institut de Recherche pour le Développement. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03885009v1</w:t>
+                <w:t xml:space="preserve">hal-04121482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l’introduction de l’autodépistage du VIH en Afrique de l’Ouest à travers l’exemple du programme ATLAS en Côte d’Ivoire, au Mali et au Sénégal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connaissances, attitudes et pratiques liées à la pandémie COVID-19 des médecins au Burkina Faso – Vague 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Lucien Dahourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APHRO-CoV Policy Brief #1, APHRO-CoV. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolorès Pourette</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04121482v1</w:t>
+                <w:t xml:space="preserve">ird-03885009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8497,64 +8497,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATLAS projet: What research tell us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8615,64 +8615,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ATLAS : ce que nous apprend la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8810,51 +8810,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99D136C4"/>
+    <w:nsid w:val="775AA3CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9041,51 +9041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arlette-simo-fotso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5006-8105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192948490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JCE-7624-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koukobo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kouassi Kra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314947" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla M. Doyle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Kuchukhidze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stannah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Flores Anato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Xia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(25)00325-X" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirali Soni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003974" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuedozie Ajaero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.2303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.428" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(24)00126-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Florence Kouvahe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08625-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jiayin Lu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26334" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2303.0569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi No&#235;l N&#8217;guessan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Younoussa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08626-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor G. Wright" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Low" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16545-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03719921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elbee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40814-021-00965-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03879798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Blaise Kouam&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Diop" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000003328" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;togara Mohamed Traore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2022.886513" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseyi Dolapo Somefun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford O Odimegwu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kudus Adebayo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2167696818817905" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653565" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653612" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiwote Solomon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertina Ngomah Moraes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Williams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen T. Duong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149488v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adolescence.2020.06.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Odimegwu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12963-019-0198-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufunmilayo Banjo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Akinyemi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7196/sajch.2018.v12i2.1512" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tsafack Nanfosso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2017.1421619" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/jafrideve.19.1.0027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odunayo Akinyemi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.04.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75GMRZD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Rousse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bassinga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Kathryn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120705v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Kra Kouassi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04043479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yabo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Lucien Dahourou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Godin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Kouassi N'Guessan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Ganesan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndagije Felix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Kannoth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limpho Maile" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156889v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiane K&#233;ba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710435v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sikarwar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Rani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye Sow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?LesImpromptusDuLped8Digressions" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Nawo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209941v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-14935-2_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14935-2_12" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-4TCVPCH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marie Zamo Akono" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051651v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804558v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127016v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Djuhe Arsene Kouassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219382v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880667v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Abo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Altmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121540v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arlette-simo-fotso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5006-8105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192948490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JCE-7624-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koukobo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kouassi Kra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314947" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla M. Doyle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Kuchukhidze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stannah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Flores Anato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Xia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(25)00325-X" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirali Soni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(24)00126-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003974" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuedozie Ajaero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.2303" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.428" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jiayin Lu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26334" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Florence Kouvahe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08625-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2303.0569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi No&#235;l N&#8217;guessan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Younoussa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08626-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor G. Wright" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Low" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16545-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03719921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elbee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40814-021-00965-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03879798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Blaise Kouam&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Diop" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000003328" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;togara Mohamed Traore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2022.886513" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseyi Dolapo Somefun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford O Odimegwu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kudus Adebayo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2167696818817905" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653565" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653612" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adolescence.2020.06.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiwote Solomon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertina Ngomah Moraes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Williams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen T. Duong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236501" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Odimegwu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12963-019-0198-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufunmilayo Banjo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Akinyemi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7196/sajch.2018.v12i2.1512" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tsafack Nanfosso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2017.1421619" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/jafrideve.19.1.0027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odunayo Akinyemi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.04.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75GMRZD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Rousse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bassinga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Kathryn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120705v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Kra Kouassi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04043479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yabo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Lucien Dahourou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Godin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Kouassi N'Guessan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Ganesan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndagije Felix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Kannoth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limpho Maile" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156889v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883091v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiane K&#233;ba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710435v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sikarwar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Rani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye Sow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?LesImpromptusDuLped8Digressions" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Nawo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209941v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-14935-2_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14935-2_12" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-4TCVPCH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marie Zamo Akono" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051651v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804558v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127016v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Djuhe Arsene Kouassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219382v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880667v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Abo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Altmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121540v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>