--- v2 (2026-05-08)
+++ v3 (2026-05-28)
@@ -208,338 +208,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, attitudes and practices relating to HIV self-testing following its introduction in the Bas-Sassandra region of Côte d’Ivoire: the case of the ATLAS project</w:t>
+                <w:t xml:space="preserve">The impact of HIV stigma and discrimination on HIV testing, antiretroviral treatment, and viral suppression in Africa: a pooled analysis of population-based surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+                <w:t xml:space="preserve">Carla M. Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Koukobo</w:t>
+                <w:t xml:space="preserve">Salome Kuchukhidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Silhol</w:t>
+                <w:t xml:space="preserve">James Stannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Kouassi Kra</w:t>
+                <w:t xml:space="preserve">Jorge Luis Flores Anato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
+                <w:t xml:space="preserve">Yiqing Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 21 (1), pp.e0314947. </w:t>
+              <w:t xml:space="preserve">Lancet HIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, In Press, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0314947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3018(25)00325-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486495v1</w:t>
+                <w:t xml:space="preserve">hal-05535105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of HIV stigma and discrimination on HIV testing, antiretroviral treatment, and viral suppression in Africa: a pooled analysis of population-based surveys</w:t>
+                <w:t xml:space="preserve">Knowledge, attitudes and practices relating to HIV self-testing following its introduction in the Bas-Sassandra region of Côte d’Ivoire: the case of the ATLAS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla M. Doyle</w:t>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salome Kuchukhidze</w:t>
+                <w:t xml:space="preserve">Christian Koukobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Stannah</w:t>
+                <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Luis Flores Anato</w:t>
+                <w:t xml:space="preserve">Arsène Kouassi Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiqing Xia</w:t>
+                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet HIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, In Press, pp.1-12. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (1), pp.e0314947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-3018(25)00325-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0314947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535105v1</w:t>
+                <w:t xml:space="preserve">hal-05486495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrêt de l’USAID : un grand frein aux recherches sur la santé et le développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heini Väisänen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -571,589 +571,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential population-level effects of HIV self-test distribution among key populations in Côte d'Ivoire, Mali, and Senegal: a mathematical modelling analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The impact of past HIV interventions and diagnosis gaps on new HIV acquisitions, transmissions, and HIV-related deaths in Côte d’Ivoire, Mali, and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirali Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet HIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (8), pp.e531-e541. </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-3018(24)00126-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639997v1</w:t>
+                <w:t xml:space="preserve">hal-04632874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of past HIV interventions and diagnosis gaps on new HIV acquisitions, transmissions, and HIV-related deaths in Côte d’Ivoire, Mali, and Senegal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interrogating the environmental and social correlates of health risk behaviours in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chukwuedozie Ajaero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003974⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17th European Public Health Conference 2024, 34 (Supplement_3), pp.iii861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.2303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632874v1</w:t>
+                <w:t xml:space="preserve">hal-04764794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrogating the environmental and social correlates of health risk behaviours in West Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">HIV self-testing positivity rate and linkage to confirmatory testing and care: a telephone survey in Côte d’Ivoire, Mali, and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Kouassi Kra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17th European Public Health Conference 2024, 34 (Supplement_3), pp.iii861. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.2303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764794v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV self-testing positivity rate and linkage to confirmatory testing and care: a telephone survey in Côte d’Ivoire, Mali, and Senegal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Potential population-level effects of HIV self-test distribution among key populations in Côte d'Ivoire, Mali, and Senegal: a mathematical modelling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Silhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirali Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e56. </w:t>
+              <w:t xml:space="preserve">The Lancet HIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (8), pp.e531-e541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3018(24)00126-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612456v1</w:t>
+                <w:t xml:space="preserve">hal-04639997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost‐effectiveness analysis of community‐led HIV self‐testing among key populations in Côte d'Ivoire, Mali, and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Jiayin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirali Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1332,273 +1332,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Vigil. 2022. Land Grabbing and Migration in a Changing Climate: Comparative Perspectives from Senegal and Cambodia. Routledge, 222 pages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Can HIV self-testing reach first-time testers? A telephone survey among self-test end users in Côte d’Ivoire, Mali, and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Kouassi Kra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Noël N’guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidibé Younoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/popu.2303.0569⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (S1), pp.972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-023-08626-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556614v1</w:t>
+                <w:t xml:space="preserve">hal-04216954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can HIV self-testing reach first-time testers? A telephone survey among self-test end users in Côte d’Ivoire, Mali, and Senegal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sara Vigil. 2022. Land Grabbing and Migration in a Changing Climate: Comparative Perspectives from Senegal and Cambodia. Routledge, 222 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22 (S1), pp.972. </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bibliographie critique, 78 (3-4), pp.569-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-023-08626-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popu.2303.0569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04216954v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does HIV-related stigma correlate with HIV prevalence in African countries? Distinct perspectives from individuals living with and living without HIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connor G. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1658,74 +1658,74 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Vigil. 2022. Land Grabbing and Migration in a Changing Climate: Comparative Perspectives from Senegal and Cambodia. Routledge, 222 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (English edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Book Reviews, 78 (3-4), pp.525-527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2303.0569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1734,1017 +1734,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to recruit HIV self-test users for an anonymous phone-based survey using passive recruitment without financial incentives? Lessons learned from a pilot study in Côte d’Ivoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Routine programmatic data show a positive population-level impact of HIV self-testing: the case of Côte d’Ivoire and implications for implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc d'Elbee</w:t>
+                <w:t xml:space="preserve">Cheryl Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konan Blaise Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Moussa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pilot and Feasibility Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40814-021-00965-2⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Aids, 36 (13), pp.1871-1879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/qad.0000000000003328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03719921v1</w:t>
+                <w:t xml:space="preserve">ird-03879798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness to use and distribute HIV self-test kits to clients and partners: A qualitative analysis of female sex workers’ collective opinion and attitude in Côte d’Ivoire, Mali, and Senegal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sokhna Boye</w:t>
+                <w:t xml:space="preserve">Economic Analysis of Low Volume Interventions Using Real-World Data: Costs of HIV Self-Testing Distribution and HIV Testing Services in West Africa From the ATLAS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métogara Mohamed Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéba Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odé Kanku Kabemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women's Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (886513), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frhs.2022.886513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17455057221092268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03880177v1</w:t>
+                <w:t xml:space="preserve">hal-03823352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine programmatic data show a positive population-level impact of HIV self-testing: the case of Côte d’Ivoire and implications for implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Is it possible to recruit HIV self-test users for an anonymous phone-based survey using passive recruitment without financial incentives? Lessons learned from a pilot study in Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Papa Moussa Diop</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Kouassi Kra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc d'Elbee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pilot and Feasibility Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pilot and Feasibility Studies, 8 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40814-021-00965-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/qad.0000000000003328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-03879798v1</w:t>
+                <w:t xml:space="preserve">ird-03719921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Analysis of Low Volume Interventions Using Real-World Data: Costs of HIV Self-Testing Distribution and HIV Testing Services in West Africa From the ATLAS Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kéba Badiane</w:t>
+                <w:t xml:space="preserve">Willingness to use and distribute HIV self-test kits to clients and partners: A qualitative analysis of female sex workers’ collective opinion and attitude in Côte d’Ivoire, Mali, and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odé Kanku Kabemba</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (886513), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frhs.2022.886513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17455057221092268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823352v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Union Formation Among Youth in Sub-Saharan Africa: Does Early Sexual Debut Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseyi Dolapo Somefun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clifford O Odimegwu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kudus Adebayo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-021-10212-1⟩</w:t>
+              <w:t xml:space="preserve">Emerging Adulthood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.757-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2167696818817905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03218269v1</w:t>
+                <w:t xml:space="preserve">hal-04200225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of HIV Self-Test Distribution for Index Testing When HIV Status Disclosure Is Low: Preliminary Results of a Qualitative Study in Bamako (Mali) as Part of the ATLAS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Bouaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.653543. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.653543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union Formation Among Youth in Sub-Saharan Africa: Does Early Sexual Debut Matter?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kudus Adebayo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc d’Elbée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Adulthood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (6), pp.757-767. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2167696818817905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-021-10212-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200225v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03218269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing and Implementing HIV Self-Testing in Côte d'Ivoire, Mali, and Senegal: What Can We Learn From ATLAS Project Activity Reports in the Context of the COVID-19 Crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Kouassi Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Moussa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2808,90 +2808,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs and Scale-Up Costs of Integrating HIV Self-Testing Into Civil Society Organisation-Led Programmes for Key Populations in Côte d'Ivoire, Senegal, and Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métogara Mohamed Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéba Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
@@ -2923,282 +2923,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03883601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of family and neighbourhood social capital on youth mental health in South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prevalence and correlates of active syphilis and HIV co-Infection among sexually active persons aged 15–59 years in Zambia: Results from the Zambia Population-based HIV Impact Assessment (ZAMPHIA) 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiwote Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertina Ngomah Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen T. Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.adolescence.2020.06.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149488v1</w:t>
+                <w:t xml:space="preserve">hal-03791003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and correlates of active syphilis and HIV co-Infection among sexually active persons aged 15–59 years in Zambia: Results from the Zambia Population-based HIV Impact Assessment (ZAMPHIA) 2016</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The effect of family and neighbourhood social capital on youth mental health in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseyi Dolapo Somefun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236501. </w:t>
+              <w:t xml:space="preserve">Journal of Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, pp.22-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.adolescence.2020.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791003v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of disability measures in Cameroonian surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3258,51 +3258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV and adolescents' educational attainment in South Africa: Disentangling the effect of infection in children and household members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olufunmilayo Banjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3362,51 +3362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human capital accumulation of children in Cameroon: does disability really matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Solaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3473,230 +3473,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child Disability and Mothers' Labour Market Participation in Cameroon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Changes in women’s status and fertility behaviour in Sub-Saharan Africa (SSA): a decomposition analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olufunmilayo Banjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Odunayo Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gender and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.8197-8216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209942v1</w:t>
+                <w:t xml:space="preserve">hal-04200224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in women’s status and fertility behaviour in Sub-Saharan Africa (SSA): a decomposition analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Child Disability and Mothers' Labour Market Participation in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender and Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of African Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.27-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5325/jafrideve.19.1.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200224v1</w:t>
+                <w:t xml:space="preserve">hal-04209942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child disability and siblings' healthcare expenditures in a context of child fostering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 182, pp.89-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3768,368 +3768,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Disparities in Disability Prevalence at the District Level in Sub-Saharan African Countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatial Disparities in Disability Prevalence at the District Level in Sub-Saharan African Countries And the issue of the international comparability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Population Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUSSP, Jul 2025, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Colloque final du LabEx iPOPs LabEx iPOPs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx iPOPs, Oct 2025, Aubervilliers &amp; Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458425v1</w:t>
+                <w:t xml:space="preserve">hal-05458472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Poverty in African Cities Using Open Source Remotely Sensed Data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatial Disparities in Disability Prevalence at the District Level in Sub-Saharan African Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Population Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUSSP, Jul 2025, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458512v1</w:t>
+                <w:t xml:space="preserve">hal-05458425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Disparities in Disability Prevalence at the District Level in Sub-Saharan African Countries And the issue of the international comparability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Predicting Poverty in African Cities Using Open Source Remotely Sensed Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Duthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bassinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du LabEx iPOPs LabEx iPOPs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx iPOPs, Oct 2025, Aubervilliers &amp; Paris, France</w:t>
+              <w:t xml:space="preserve">International Population Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUSSP, Jul 2025, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458472v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disability and climate change hot-spots in Senegal: considering risks and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4180,51 +4180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disability and climate change hot-spots in Senegal: considering risks and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4269,359 +4269,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating HIV self-testing positivity rate and linkage to confirmatory testing and care: a telephone survey in Côte d’Ivoire, Mali and Senegal</w:t>
+                <w:t xml:space="preserve">Réalisation d’une enquête téléphonique répétée auprès de médecins burkinabés en contexte Covid : retour d’expérience de l’enquête CAP-CoV-BF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Lucien Dahourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélie Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Impact Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Stockhlom, Sweden</w:t>
+              <w:t xml:space="preserve">12e Colloque Francophone sur les Sondages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS; Ined, Mar 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120705v1</w:t>
+                <w:t xml:space="preserve">ird-04043479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d’une enquête téléphonique répétée auprès de médecins burkinabés en contexte Covid : retour d’expérience de l’enquête CAP-CoV-BF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimating HIV self-testing positivity rate and linkage to confirmatory testing and care: a telephone survey in Côte d’Ivoire, Mali and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zélie Godin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque Francophone sur les Sondages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFDS; Ined, Mar 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">AIDS Impact Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04043479v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atteindre les populations clés et périphériques : une enquête téléphonique auprès des utilisateurs d'autotests de dépistage du VIH en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Kouassi Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Kouassi N'Guessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidibé Younoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t>
@@ -4695,51 +4695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and correlates of HIV-related stigma among people living with and without HIV in Lesotho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavitha Ganesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndagije Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,941 +4801,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does HIV-Related Stigma Correlate With HIV Prevalence in African Countries? Distinct Perspectives for HIV-Positive and Negative Individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Knowledge, attitude and practices towards HIV testing following the introduction of self-testing: The case of the ATLAS project in Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Silhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAA 2023 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, New Orleans, Louisiana, United States. 2023</w:t>
+              <w:t xml:space="preserve">AIDS Impact Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156889v1</w:t>
+                <w:t xml:space="preserve">hal-04120627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, attitude and practices towards HIV testing following the introduction of self-testing: The case of the ATLAS project in Côte d’Ivoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How Does HIV-Related Stigma Correlate With HIV Prevalence in African Countries? Distinct Perspectives for HIV-Positive and Negative Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor G. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Low</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Impact Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">PAA 2023 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, New Orleans, Louisiana, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120627v1</w:t>
+                <w:t xml:space="preserve">hal-04156889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the impact of HIV self-testing on HIV testing services, diagnoses, and treatment initiation at the population-level with routine data: the example of the ATLAS program in Côte d'Ivoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identifying population-specific HIV diagnosis gaps in Western Africa and assessing their impact on new infections: a modelling analysis for Côte d'Ivoire, Mali and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Silhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Papa Moussa Diop</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International AIDS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03883102v1</w:t>
+                <w:t xml:space="preserve">hal-03880326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l’impact populationnel de l’auto-dépistage du VIH par la triangulation de données programmatiques de routine : Exemple du projet ATLAS en Côte d’Ivoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coûts unitaires de l’autodépistage et du dépistage classique du VIH dans les centres de santé publics et communautaires en Côte d’Ivoire, au Mali et au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métogara Mohamed Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiane Kéba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konan Blaise Kouamé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Papa Moussa Diop</w:t>
+                <w:t xml:space="preserve">Odé Kanku Kabemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03883091v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03883119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coûts unitaires de l’autodépistage et du dépistage classique du VIH dans les centres de santé publics et communautaires en Côte d’Ivoire, au Mali et au Sénégal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badiane Kéba</w:t>
+                <w:t xml:space="preserve">Mesure de l’impact populationnel de l’auto-dépistage du VIH par la triangulation de données programmatiques de routine : Exemple du projet ATLAS en Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odé Kanku Kabemba</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konan Blaise Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Moussa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e AFRAVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03883119v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03883091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying population-specific HIV diagnosis gaps in Western Africa and assessing their impact on new infections: a modelling analysis for Côte d'Ivoire, Mali and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirali Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International AIDS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880326v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03883076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying population-specific HIV diagnosis gaps in Western Africa and assessing their impact on new infections: a modelling analysis for Côte d'Ivoire, Mali and Senegal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimating the impact of HIV self-testing on HIV testing services, diagnoses, and treatment initiation at the population-level with routine data: the example of the ATLAS program in Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouveau</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konan Blaise Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Moussa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International AIDS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03883076v1</w:t>
+                <w:t xml:space="preserve">ird-03883102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the population-level impact of a national HIV self-testing strategy among key populations in Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirali Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5777,103 +5777,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs and scale-up costs of integrating HIV self-testing into civil society organisation-led programmes for key populations in Côte d'Ivoire, Senegal, and Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d’Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métogara Mohamed Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéba Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t>
@@ -5954,51 +5954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odé Kanku Kabemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTEREST Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual conference, Netherlands</w:t>
@@ -6040,90 +6040,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Bouaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International AIDS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, San Francisco (virtual), United States</w:t>
@@ -6178,307 +6178,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration spatiale du handicap au fil des âges au Sénégal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Are we equally vulnerable to climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahima Diouf</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t>
+                <w:t xml:space="preserve">Ankit Sikarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritu Rani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Gueye Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Cardi; Mélanie Favrot; Bénédicte Gastineau; Didier Genin; Valérie Golaz; Christine Robles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.341-362, 2024, Sociétés africaines en mutation</w:t>
+              <w:t xml:space="preserve">Digressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire Population Environnement Développement (LPED)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.180-184, 2024, Les Impromptus du LPED</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590098v1</w:t>
+                <w:t xml:space="preserve">hal-04710435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we equally vulnerable to climate change?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Concentration spatiale du handicap au fil des âges au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa Gueye Sow</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Julie Cardi; Mélanie Favrot; Bénédicte Gastineau; Didier Genin; Valérie Golaz; Christine Robles. </w:t>
+                <w:t xml:space="preserve">Ibrahima Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Duthé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digressions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, </w:t>
+              <w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratoire Population Environnement Développement (LPED)</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.180-184, 2024, Les Impromptus du LPED</w:t>
+                <w:t xml:space="preserve">Presse de l’Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-362, 2024, Sociétés africaines en mutation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710435v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child Disability and Deprivation: A Conceptual, theoretical and empirical review of the sub-Saharan African literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Nawo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6516,64 +6516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child Health and Relatives’ Employment in South Africa: The Gendered Effect Beyond Parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oluwaseyi Dolapo Somefun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clifford Odimegwu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6649,51 +6649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disability and labour force participation in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marie Zamo Akono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6793,51 +6793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The end of the DHS programme: a major issue for research and sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heini Väisänen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6900,103 +6900,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of HIV Stigma and Discrimination on HIV Testing, Antiretroviral Treatment, and Viral Suppression in Africa: A Pooled Analysis of Population-Based Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla M. Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salome Kuchukhidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Stannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Luis Flores Anato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqing Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7018,103 +7018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge, attitudes and practices relating to HIV self-testing following its introduction in the Bas-Sassandra region of Côte d’Ivoire: the case of the ATLAS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Koukobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Kouassi Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7140,90 +7140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential population-level impacts of HIV self-testing distribution among key populations in Cote d'Ivoire, Mali, and Senegal: a mathematical modelling analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirali Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7275,90 +7275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV self-testing positivity rate and linkage to confirmatory testing and care: a telephone survey in Côte d'Ivoire, Mali and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kra Djuhe Arsene Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7384,51 +7384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does HIV-related stigma correlate with HIV prevalence in African countries? Distinct perspectives from individuals living with and living without HIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connor G. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7472,103 +7472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using routine programmatic data to estimate the population-level impacts of HIV self-testing: The example of the ATLAS program in Cote d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konan Blaise Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Moussa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7635,90 +7635,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis de la distribution des autotests VIH pour le dépistage des cas index lorsque le partage du statut VIH est faible : résultats préliminaires d'une étude qualitative à Bamako (Mali) dans le cadre du projet ATLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Bouaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Working Paper du Ceped #53, Centre Population et Développement. 2022, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7740,77 +7740,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principaux résultats de recherche du programme ATLAS sur l'autodépistage du VIH en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Amani Elvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéba Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7897,51 +7897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Elbée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8015,64 +8015,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Lucien Dahourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APHRO-CoV Policy Brief #3, Aphro-CoV. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8133,64 +8133,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Lucien Dahourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APHRO-CoV. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8212,90 +8212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l’introduction de l’autodépistage du VIH en Afrique de l’Ouest à travers l’exemple du programme ATLAS en Côte d’Ivoire, au Mali et au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8334,103 +8334,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances, attitudes et pratiques liées à la pandémie COVID-19 des médecins au Burkina Faso – Vague 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Lucien Dahourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APHRO-CoV Policy Brief #1, APHRO-CoV. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8484,103 +8484,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATLAS projet: What research tell us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -8602,103 +8602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ATLAS : ce que nous apprend la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ky-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Simo Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsene Kra Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -8810,51 +8810,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="775AA3CE"/>
+    <w:nsid w:val="D6E81AD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9041,51 +9041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arlette-simo-fotso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5006-8105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192948490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JCE-7624-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koukobo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kouassi Kra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314947" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla M. Doyle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Kuchukhidze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stannah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Flores Anato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Xia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(25)00325-X" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirali Soni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(24)00126-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003974" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuedozie Ajaero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.2303" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.428" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jiayin Lu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26334" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Florence Kouvahe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08625-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2303.0569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi No&#235;l N&#8217;guessan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Younoussa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08626-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor G. Wright" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Low" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16545-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03719921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elbee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40814-021-00965-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03879798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Blaise Kouam&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Diop" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000003328" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;togara Mohamed Traore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2022.886513" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseyi Dolapo Somefun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford O Odimegwu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kudus Adebayo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2167696818817905" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653565" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653612" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adolescence.2020.06.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiwote Solomon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertina Ngomah Moraes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Williams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen T. Duong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236501" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Odimegwu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12963-019-0198-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufunmilayo Banjo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Akinyemi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7196/sajch.2018.v12i2.1512" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tsafack Nanfosso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2017.1421619" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/jafrideve.19.1.0027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odunayo Akinyemi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.04.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75GMRZD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Rousse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bassinga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Kathryn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120705v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Kra Kouassi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04043479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yabo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Lucien Dahourou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Godin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Kouassi N'Guessan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Ganesan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndagije Felix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Kannoth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limpho Maile" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156889v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883091v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiane K&#233;ba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710435v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sikarwar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Rani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye Sow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?LesImpromptusDuLped8Digressions" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Nawo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209941v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-14935-2_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14935-2_12" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-4TCVPCH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marie Zamo Akono" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051651v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804558v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127016v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Djuhe Arsene Kouassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219382v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880667v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Abo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Altmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121540v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arlette-simo-fotso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5006-8105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192948490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JCE-7624-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla M. Doyle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Kuchukhidze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stannah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Flores Anato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Xia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(25)00325-X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koukobo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kouassi Kra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314947" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heini V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirali Soni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003974" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuedozie Ajaero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.2303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.428" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(24)00126-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jiayin Lu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26334" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Florence Kouvahe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08625-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi No&#235;l N&#8217;guessan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Younoussa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08626-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2303.0569" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor G. Wright" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Low" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16545-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03879798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Johnson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Blaise Kouam&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Diop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000003328" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;togara Mohamed Traore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2022.886513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03719921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elbee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40814-021-00965-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseyi Dolapo Somefun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford O Odimegwu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kudus Adebayo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2167696818817905" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653565" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653612" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiwote Solomon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertina Ngomah Moraes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Williams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen T. Duong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149488v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adolescence.2020.06.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Odimegwu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12963-019-0198-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufunmilayo Banjo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Akinyemi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7196/sajch.2018.v12i2.1512" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tsafack Nanfosso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2017.1421619" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odunayo Akinyemi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209942v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/jafrideve.19.1.0027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2017.04.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75GMRZD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458472v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458425v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Rousse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bassinga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Kathryn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04043479v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yabo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Lucien Dahourou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Godin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120705v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Kra Kouassi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Kouassi N'Guessan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Ganesan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndagije Felix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Kannoth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limpho Maile" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiane K&#233;ba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883091v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883102v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710435v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sikarwar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Rani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye Sow" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?LesImpromptusDuLped8Digressions" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590098v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Nawo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209941v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-14935-2_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14935-2_12" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-4TCVPCH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marie Zamo Akono" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051651v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804558v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127016v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Djuhe Arsene Kouassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219382v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880667v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Abo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Altmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121540v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>