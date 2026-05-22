--- v0 (2026-03-19)
+++ v1 (2026-05-22)
@@ -66,759 +66,841 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marchands itinérants, médiation culturelle et accès au savoir : le rôle des Arméniens dans la transmission des connaissances locales aux voyageurs britanniques traversant le Caucase au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Seeing the Other Empire: Introductory Presentation to the Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arman Martirosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suheyla-Hacer Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trentième journée d’étude de la Société des études arméniennes (SEA), organisée conjointement par la Section d’études arméniennes de l’INALCO (Institut national des langues et civilisations orientales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Seeing the Other Empire: British Travel Writing and Imperial Rivalry in Europe and the Near East, 1783–1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arman Martirosyan; Suheyla-Hacer Sahin, May 2026, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106319v1</w:t>
+                <w:t xml:space="preserve">hal-05617925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandeur géographique et métaphorique : comprendre et appréhender l’immensité et l’agrandissement de l’Empire russe dans les récits des voyageurs britanniques aux XVIIIe–XIXe siècles</w:t>
+                <w:t xml:space="preserve">Local Knowledge, National Interests, and Landscape Surveillance: British Travelers in Circassia Amid the Struggle for Independence Against the Russian Empire (1836–1840)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arman Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire individuel du cycle doctoral « Passage » du Labo Junior, Sorbonne Université (UMR 8224 Eur’ORBEM–CIRRUS) ; répondante : Irina Bill (Maître de conférences, Université de Toulouse – Jean Jaurès)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">“Monarch of All I Survey”: Literary Posterity and Cultural Legacies »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École normale supérieure de Lyon (UMR 5317 IHRIM). Julien Nègre and Vanessa Guignery from the ENS de Lyon and Emmanuelle PERALDO from Aix-Marseille University., Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106318v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Knowledge, National Interests, and Landscape Surveillance: British Travelers in Circassia Amid the Struggle for Independence Against the Russian Empire (1836–1840)</w:t>
+                <w:t xml:space="preserve">Marchands itinérants, médiation culturelle et accès au savoir : le rôle des Arméniens dans la transmission des connaissances locales aux voyageurs britanniques traversant le Caucase au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arman Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Monarch of All I Survey”: Literary Posterity and Cultural Legacies »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École normale supérieure de Lyon (UMR 5317 IHRIM). Julien Nègre and Vanessa Guignery from the ENS de Lyon and Emmanuelle PERALDO from Aix-Marseille University., Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Trentième journée d’étude de la Société des études arméniennes (SEA), organisée conjointement par la Section d’études arméniennes de l’INALCO (Institut national des langues et civilisations orientales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379822v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Feast of Observations: The British Within the Alimentary Contact Zones of Nineteenth-Century Russian Imperial Frontiers</w:t>
+                <w:t xml:space="preserve">Grandeur géographique et métaphorique : comprendre et appréhender l’immensité et l’agrandissement de l’Empire russe dans les récits des voyageurs britanniques aux XVIIIe–XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arman Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th ESSE Conference (European Society for the Study of English), Seminar no. 19, "Food and Eating in Anglophone Literature and Travel Writing from the Nineteenth Century to the Present", 26-30 August 2024, University of Lausanne, Switzerland.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire individuel du cycle doctoral « Passage » du Labo Junior, Sorbonne Université (UMR 8224 Eur’ORBEM–CIRRUS) ; répondante : Irina Bill (Maître de conférences, Université de Toulouse – Jean Jaurès)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691009v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make Yourself at Home Far Away from Home: Food, Drinks, and Hospitality in Caucasian and Armenian Households as Experienced in Nineteenth-Century British Travel Writings</w:t>
+                <w:t xml:space="preserve">A Feast of Observations: The British Within the Alimentary Contact Zones of Nineteenth-Century Russian Imperial Frontiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arman Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude EUCOR « Joint Colloquium Mulhouse–Strasbourg–Tübingen », 7 juin 2024, Université de Tübingen, Allemagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">The 17th ESSE Conference (European Society for the Study of English), Seminar no. 19, "Food and Eating in Anglophone Literature and Travel Writing from the Nineteenth Century to the Present", 26-30 August 2024, University of Lausanne, Switzerland.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607632v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starting off the Journey: Exploring Some Key Interdisciplinary Elements in the Studies of Travel Writing</w:t>
+                <w:t xml:space="preserve">Make Yourself at Home Far Away from Home: Food, Drinks, and Hospitality in Caucasian and Armenian Households as Experienced in Nineteenth-Century British Travel Writings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arman Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude EUCOR « Joint Colloquium Mulhouse–Strasbourg–Tübingen », 7 juin 2024, Université de Tübingen, Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471960v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Eurovision, Towards Europe, From the Motherland: Projecting Armenia and Armenianness on the World Stage</w:t>
+                <w:t xml:space="preserve">Starting off the Journey: Exploring Some Key Interdisciplinary Elements in the Studies of Travel Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arman Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference "The ESC in the 21st Century: Eurovision and/or Euro-Visions?" held at the University of Lille, France, 16-17 May 2024. Organized by Mikaël TOULZA and Lucie DE CARVALHO, and the research group CECILLE - ULR 4074.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582431v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Murray Handbooks to Lonely Planets: Shifting Perspectives on Traveling to the Disputed Territories of Nagorno-Karabakh and Crimea in Several Lonely Planet Guidebook Editions (2000–2024)</w:t>
+                <w:t xml:space="preserve">Towards Eurovision, Towards Europe, From the Motherland: Projecting Armenia and Armenianness on the World Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arman Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « The Traveller’s Tale: Emergent Forms and Minority Traditions », 14 et 15 novembre 2024, Université Clermont Auvergne, Clermont-Ferrand (UR 4280 CELIS).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International conference "The ESC in the 21st Century: Eurovision and/or Euro-Visions?" held at the University of Lille, France, 16-17 May 2024. Organized by Mikaël TOULZA and Lucie DE CARVALHO, and the research group CECILLE - ULR 4074.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784283v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réimaginer la Crimée pour l’intégrer à l’Europe : la redécouverte et la représentation du passé hellénique de la Crimée dans les récits de voyage britanniques (XIXe siècle)</w:t>
+                <w:t xml:space="preserve">From Murray Handbooks to Lonely Planets: Shifting Perspectives on Traveling to the Disputed Territories of Nagorno-Karabakh and Crimea in Several Lonely Planet Guidebook Editions (2000–2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arman Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Imaginaires – S’approprier les mondes », 10 juin 2024, Université de Strasbourg (UMR 7069 LinCS).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque international « The Traveller’s Tale: Emergent Forms and Minority Traditions », 14 et 15 novembre 2024, Université Clermont Auvergne, Clermont-Ferrand (UR 4280 CELIS).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607685v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réimaginer la Crimée pour l’intégrer à l’Europe : la redécouverte et la représentation du passé hellénique de la Crimée dans les récits de voyage britanniques (XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arman Martirosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Imaginaires – S’approprier les mondes », 10 juin 2024, Université de Strasbourg (UMR 7069 LinCS).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unspeakable Crimes, Inaccessible Tongues: Traumatic Silence, Cultural Mediation, and Zabel Yesayan’s &amp;quot;In the Ruins&amp;quot; (1911) Within the Lines of Travel Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arman Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference "From Exploration Narratives to Ethnographic Writing(s): Translational Perspectives," 17 and 18 October 2024, Sorbonne Nouvelle, Paris (EA 4398 TRACT–PRISMES and EA 7357 CIRPaLL).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -965,51 +1047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Martirosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106318v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05379822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691009v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Martirosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suheyla-Hacer Sahin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05379822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106319v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691009v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471960v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>