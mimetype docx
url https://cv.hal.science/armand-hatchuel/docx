--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -710,230 +710,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer le risque de black-out: Pour une application du modèle du péril commun</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The metamorphoses of innovation: systemic, intensive and responsible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Field Actions Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue 25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202843v1</w:t>
+                <w:t xml:space="preserve">hal-04897684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metamorphoses of innovation: systemic, intensive and responsible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer le risque de black-out: Pour une application du modèle du péril commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goutaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Demonsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Actions Science Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (309), pp.101-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.309.101-118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897684v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quest for non-Bayesian decision-making heuristics : towards a logic of imagination.</w:t>
               </w:r>
@@ -1118,51 +1118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés à mission, à l'épreuve du réel : les enjeux sociaux et académiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1194,347 +1194,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la ressource commune au péril commun : Repenser nos modèles de l'action climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Demonsant</w:t>
+                <w:t xml:space="preserve">When the Law Distinguishes Between the Enterprise and the Corporation: The Case of the New French Law on Corporate Purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 171, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-020-04439-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630940v1</w:t>
+                <w:t xml:space="preserve">hal-02465609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the Law Distinguishes Between the Enterprise and the Corporation: The Case of the New French Law on Corporate Purpose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WHAT IS GENERATIVE IN GENERATIVE DESIGN TOOLS? UNCOVERING TOPOLOGICAL GENERATIVITY WITH A C-K MODEL OF EVOLUTIONARY ALGORITHMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-020-04439-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02465609v1</w:t>
+                <w:t xml:space="preserve">hal-03398565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHAT IS GENERATIVE IN GENERATIVE DESIGN TOOLS? UNCOVERING TOPOLOGICAL GENERATIVITY WITH A C-K MODEL OF EVOLUTIONARY ALGORITHMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la ressource commune au péril commun : Repenser nos modèles de l'action climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Demonsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398565v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La destruction créatrice en débat - les enseignements des sciences de gestion sur la génération de transitions créatives</w:t>
               </w:r>
@@ -1546,51 +1546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1609,330 +1609,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la loi a instauré l’entreprise comme un acteur politique. Analyse historique et théorique de la loi Pacte et de la loi sur le devoir de vigilance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Captains of industry? Value allocation and the partnering effect of managerial discretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Starkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.104.0184⟩</w:t>
+              <w:t xml:space="preserve">Management and Organizational History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (4), pp.295-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449359.2021.1877558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411409v1</w:t>
+                <w:t xml:space="preserve">hal-03161402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captains of industry? Value allocation and the partnering effect of managerial discretion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'expert et le politique face à l'inconnu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ken Starkey</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management and Organizational History</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 763, pp.101-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161402v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expert et le politique face à l'inconnu</w:t>
+                <w:t xml:space="preserve">Comment la loi a instauré l’entreprise comme un acteur politique. Analyse historique et théorique de la loi Pacte et de la loi sur le devoir de vigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.184-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.104.0184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196470v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t>
               </w:r>
@@ -2160,51 +2160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Starkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management and Organizational History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2405,477 +2405,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROM BALANCED ENTERPRISE TO HOSTILE TAKEOVER: HOW THE LAW FORGOT ABOUT MANAGEMENT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Design Within Tradition - Injecting Topos Structures in C-K Theory to Model Culinary Creation Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carvajal-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legal Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/lst.2018.32⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.1543-1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsi.2019.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781371v1</w:t>
+                <w:t xml:space="preserve">hal-02291544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SEPARATION OF DIRECTORS AND MANAGERS: A HISTORICAL EXAMINATION OF THE STATUS OF MANAGERS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Johnston</w:t>
+                <w:t xml:space="preserve">Le « management » n'est pas une science anglo-saxonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Charreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (278), pp.11-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957329v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Design Within Tradition - Injecting Topos Structures in C-K Theory to Model Culinary Creation Heritage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE SEPARATION OF DIRECTORS AND MANAGERS: A HISTORICAL EXAMINATION OF THE STATUS OF MANAGERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Carvajal-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Management History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 25 (2), pp.141-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291544v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « management » n'est pas une science anglo-saxonne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FROM BALANCED ENTERPRISE TO HOSTILE TAKEOVER: HOW THE LAW FORGOT ABOUT MANAGEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Colasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+                <w:t xml:space="preserve">Andrew Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (278), pp.11-13. </w:t>
+              <w:t xml:space="preserve">Legal Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (1), pp.75-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/lst.2018.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133977v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exit to the past and voice for the future. Sciences de gestion, sciences fondamentales de l’action collective.</w:t>
               </w:r>
@@ -2969,51 +2969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza El Qaoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (1), pp.1015-1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3123,291 +3123,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Separation of Directors and Managers: A Historical Examination of the Legal Status of Managers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'entreprise à mission et ses partenaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (1), </w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/3 (72), pp.211-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5465/ambpp.2018.134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mult.072.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885773v1</w:t>
+                <w:t xml:space="preserve">hal-01895375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entreprise à mission et ses partenaires</w:t>
+                <w:t xml:space="preserve">Die Anerkennung des Unternehmens im Recht: für eine »Société à Mission«</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895375v1</w:t>
+                <w:t xml:space="preserve">hal-01875903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Anerkennung des Unternehmens im Recht: für eine »Société à Mission«</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Separation of Directors and Managers: A Historical Examination of the Legal Status of Managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trivium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/ambpp.2018.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875903v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie C-K-Fondements et implications d'une théorie de la conception</w:t>
               </w:r>
@@ -3419,51 +3419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3527,51 +3527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Le Glatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Management Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3735,51 +3735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos LA « GESTION » À L’EPOQUE ROMAINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3958,213 +3958,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing Creation: When the Pragmatic Credo Masks the Orders of Action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre et soutenir l’innovation contemporaine : théorie de la conception et métabolisme des nouveaux collectifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy of management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547025v1</w:t>
+                <w:t xml:space="preserve">hal-01619991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et soutenir l’innovation contemporaine : théorie de la conception et métabolisme des nouveaux collectifs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facing Creation: When the Pragmatic Credo Masks the Orders of Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophy of management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40926-017-0062-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619991v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond analogy: A model of bioinspiration for creative design</w:t>
               </w:r>
@@ -4326,213 +4326,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design theory at Bauhaus: teaching 'splitting' knowledge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La &amp;quot;Société à Objet Social Etendu&amp;quot; : un nouveau statut pour une entreprise innovante et responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Engineering Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Espaces Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'entreprise est à nous ! Deuxième semestre 2014-Premier semestre 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481058v1</w:t>
+                <w:t xml:space="preserve">halshs-01251340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;Société à Objet Social Etendu&amp;quot; : un nouveau statut pour une entreprise innovante et responsable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design theory at Bauhaus: teaching 'splitting' knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Espaces Marx</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.91 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00163-015-0206-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01251340v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation a-t-elle joué un rôle dans la naissance de l’administrative science ?</w:t>
               </w:r>
@@ -4769,51 +4769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kokshagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28, p. 275-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5096,524 +5096,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les finalités de l’entreprise. La contribution des sciences de gestion dans un monde post-hégélien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+                <w:t xml:space="preserve">The impacts of examples on creative design : explaining fixation and stimulation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akin Osman Kazakçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Creative Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288340v1</w:t>
+                <w:t xml:space="preserve">hal-00707354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On generic Epistemology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L’objet social étendu » : une voie pour réaligner le droit et la théorie des parties prenantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Schmid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+                <w:t xml:space="preserve">Vernac Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angelaki</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.30-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01063842v1</w:t>
+                <w:t xml:space="preserve">hal-01083622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impacts of examples on creative design : explaining fixation and stimulation effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sciences de Gestion et convivialisme : concevoir l’agir responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Creative Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (1), pp.1-12</w:t>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707354v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’objet social étendu » : une voie pour réaligner le droit et la théorie des parties prenantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
+                <w:t xml:space="preserve">On generic Epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vernac Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angelaki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, A city of heretics: François Laruelle's non-philosophy and its variants, 19 (2), pp.131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0969725X.2014.950868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083622v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01063842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences de Gestion et convivialisme : concevoir l’agir responsable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repenser les finalités de l’entreprise. La contribution des sciences de gestion dans un monde post-hégélien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (245), pp.179-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.245.179-200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225653v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société à objet social étendu, un statut innovant</w:t>
               </w:r>
@@ -5694,51 +5694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an ontology of design: lessons from C-K design theory and Forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6044,51 +6044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why aren't they locked in waiting games? Unlocking rules and the ecology of concepts in the semiconductor industry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6480,51 +6480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI EDAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (1), pp.77-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6570,51 +6570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle logique de l'interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6803,51 +6803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (4), pp.217-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6894,51 +6894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy as innovative design : an emerging perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Starkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sue Tempest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7015,51 +7015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7166,51 +7166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management Research and the New Logics of Discovery and Engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Starkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7867,51 +7867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser avec les maths : de l'action collective comme expansion et intrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action collective peut-elle être créatrice ? Autour des travaux d'Armand Hatchuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blanche Ségrestin, Jun 2023, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8398,51 +8398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8510,51 +8510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Starkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th Annual Meeting of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8592,51 +8592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE INCOMPLETE SEPARATION OF OWNERSHIP AND CONTROL: WHERE ARE THE MANAGERS IN LAW?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8687,51 +8687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE SEPARATION OF DIRECTORS AND MANAGERS: A HISTORICAL EXAMINATION OF THE STATUS OF MANAGERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8890,51 +8890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management (EURAM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9067,51 +9067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of type of examples and analogical reasoning on creativity and adolescents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9169,312 +9169,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviving the debate on the Corporate Purpose: A purpose-driven model of the corporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governance for innovation-driven companies: the legacy of Walther Rathenau on the German Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202492v1</w:t>
+                <w:t xml:space="preserve">hal-01202495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance for innovation-driven companies: the legacy of Walther Rathenau on the German Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Law Normalizing Hybrid Organizations? Guidelines from Multi-purpose Corporations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">SMS Conference Denver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202495v1</w:t>
+                <w:t xml:space="preserve">hal-01143317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Law Normalizing Hybrid Organizations? Guidelines from Multi-purpose Corporations</w:t>
+                <w:t xml:space="preserve">Reviving the debate on the Corporate Purpose: A purpose-driven model of the corporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMS Conference Denver</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Denver, United States</w:t>
+              <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143317v1</w:t>
+                <w:t xml:space="preserve">hal-01202492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A purpose-driven theory of the corporation?</w:t>
               </w:r>
@@ -9594,51 +9594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kokshagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9732,51 +9732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brainstorming versus creative design reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akin Osman Kazakçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10190,51 +10190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akin Kazakçi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10298,51 +10298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Academy of Design Conference: Crafting the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10462,51 +10462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Schumpeter Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Denmark. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10531,51 +10531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artist and employee: revisiting the employees’ status through the case of art-based firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11663,51 +11663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique comme péril commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Demonsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12077,51 +12077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Theory - Methods and Organization for Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12187,51 +12187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernac Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12288,51 +12288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 978-2-35671-151-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12614,51 +12614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Management of Design and Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12702,51 +12702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux régimes de la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, pp.272, 2009, 978-2-7117-6931-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12777,51 +12777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12878,51 +12878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Starkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13037,51 +13037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research Methods in Organizational Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.327-354, 2023, </w:t>
@@ -13145,51 +13145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Demonsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13244,51 +13244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bien commun au péril commun : une règle universelle pour la justice climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Demonsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le changement climatique comme péril commun. Réconcilier action climatique et justice sociale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
@@ -13343,51 +13343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The paradox of constraints in creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13406,225 +13406,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19, l' expert et le politique face à l'inconnu : deux responsabilités à repenser</w:t>
+                <w:t xml:space="preserve">L'entreprise à mission comme nouvelle forme de citoyenneté économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Hervé Dumez, Benjamin Loveluck, et Alexandre Mallard. </w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Hamon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innover en temps de crise Réactions et adaptations face à la crise Covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, 2022</w:t>
+              <w:t xml:space="preserve">La citoyenneté économique peut-elle sauver l'avenir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Des Equateurs Eds., 2022, 2382842296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805143v1</w:t>
+                <w:t xml:space="preserve">hal-03874445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entreprise à mission comme nouvelle forme de citoyenneté économique</w:t>
+                <w:t xml:space="preserve">Covid-19, l' expert et le politique face à l'inconnu : deux responsabilités à repenser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Benoit Hamon. </w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Dumez, Benjamin Loveluck, et Alexandre Mallard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La citoyenneté économique peut-elle sauver l'avenir ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Des Equateurs Eds., 2022, 2382842296</w:t>
+              <w:t xml:space="preserve">Innover en temps de crise Réactions et adaptations face à la crise Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874445v1</w:t>
+                <w:t xml:space="preserve">hal-03805143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité, Raison d’être et société à mission. Les sources théoriques d’une réforme pionnière de l’entreprise</w:t>
               </w:r>
@@ -13735,51 +13735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13798,96 +13798,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contributions de l'ingénieur face à la menace climatique: Nouveaux concepts et nouvelles solidarités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relire Fayol, à l'heure de l'entreprise responsable (introduction critique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Hatchuel; Blanche Segrestin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingenieurs et transitions environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Fayol : le Traité et la Notice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931531v1</w:t>
+                <w:t xml:space="preserve">hal-03030214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Procedures of Product Development</w:t>
               </w:r>
@@ -13925,51 +13942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and Holistic Product Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-80, 2020, 978-3-030-19357-7</w:t>
@@ -13992,113 +14009,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relire Fayol, à l'heure de l'entreprise responsable (introduction critique)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les contributions de l'ingénieur face à la menace climatique: Nouveaux concepts et nouvelles solidarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fayol : le Traité et la Notice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, 2020</w:t>
+              <w:t xml:space="preserve">Ingenieurs et transitions environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030214v1</w:t>
+                <w:t xml:space="preserve">hal-02931531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprises, Responsabilités et Civilisations. Introduction</w:t>
               </w:r>
@@ -14222,51 +14222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14880,230 +14880,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-K theory: modelling creative thinking and its impact on research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design theories, creativity and innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Elgar Companion to Innovation and Knowledge Creation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701853v1</w:t>
+                <w:t xml:space="preserve">hal-01619983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design theories, creativity and innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-K theory: modelling creative thinking and its impact on research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Darbellay, Zoe Moody, Todd Lubart. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Elgar Companion to Innovation and Knowledge Creation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.169-183, 2017, Creativity in the Twenty First Century, 978-981-10-7523-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-7524-7_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619983v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-K THEORY : MODELLING CREATIVE THINKING AND ITS IMPACT ON RESEARCH</w:t>
               </w:r>
@@ -15115,51 +15115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15247,290 +15247,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t>
+                <w:t xml:space="preserve">Apprivoiser l'argent : La construction des ordres de la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tools, technology, and Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.189-208, 2016, 978-3-319-19448-6</w:t>
+              <w:t xml:space="preserve">Comment apprivoiser l’argent aujourdhui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184426v1</w:t>
+                <w:t xml:space="preserve">hal-01461299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprivoiser l'argent : La construction des ordres de la valeur</w:t>
+                <w:t xml:space="preserve">Aux origines de la gestion scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment apprivoiser l’argent aujourdhui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Les Organisations, états des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.166-185, 2016, 978-2-36106-366-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461299v1</w:t>
+                <w:t xml:space="preserve">hal-01394911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines de la gestion scientifique</w:t>
+                <w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akin Kazakçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Organisations, états des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.166-185, 2016, 978-2-36106-366-5</w:t>
+              <w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tools, technology, and Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-208, 2016, 978-3-319-19448-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394911v1</w:t>
+                <w:t xml:space="preserve">hal-01184426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Fayol, théoricien de l’entreprise innovante</w:t>
               </w:r>
@@ -15775,51 +15775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16163,51 +16163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the future of management research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Starkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The institutional development of business schools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.270-291, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16728,51 +16728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platforms, Market and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.273-305, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17610,51 +17610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18443,51 +18443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01B51764"/>
+    <w:nsid w:val="CC304891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18591,51 +18591,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BFB49691"/>
+    <w:nsid w:val="8BE94EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18825,51 +18825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armand-hatchuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029799759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492512v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal-Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Harl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05212881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Waldkirch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Hachigian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10564926251357812" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05090041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05405518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s0733-558x20250000098005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goutaland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demonsant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.309.101-118" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04897684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04300547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13800-6.p.0097" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03630940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02465609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04439-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03398565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03418896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.104.0184" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03161402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Starkey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2021.1877558" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03066358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.064.0197" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03119031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0667" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02441273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12292" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01781371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Johnston" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lst.2018.32" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01957329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.160" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02133977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albouy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colasse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00323" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02506096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza El Qaoumi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.107" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01885773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2018.134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01895375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.072.0211" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01875903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01788961v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Le Glatin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12289" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Reich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswaran Subrahmanian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-017-0275-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01972113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798716000557" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40926-017-0062-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01396212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000044" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01501332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.083.0108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0206-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251340v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen O'Connor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.083.0121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0241-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0210-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.245.179-200" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969725X.2014.950868" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernac St&#233;phane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01225653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0144-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737119v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cogez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reich Yoram" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Offer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswaran Subrahamanian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2010.493505" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796499v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.228-229.185-200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VS50W078-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00643704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S089006041000048X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-M7SC79QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007084ar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00637286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8551.2011.00763.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96V0N331-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2011.00613.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509557v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Tempest" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822889v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737114v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692170802137547" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Encaoua" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mairesse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(02)01308-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFH2DSD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166216v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kab&#232;che" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689828v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411432v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411422v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02281514v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497085v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481881v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202492v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143317v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148198v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01154149v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01196114v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Piat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00988174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969096v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975528v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Baklouti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485144v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903440v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903421v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696970v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00470144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Benkeltoum" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164383v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745122v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745120v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805688v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05396572v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04977316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009623544" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073976v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03888287v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030216v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vernac" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03117850v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481877v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50277-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110767v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083251v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748217v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laufer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684515v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640081v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696953v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830210v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03844926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073997v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805112v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03874445v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042533v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02931531v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053964v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Vajna" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burchardt C" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030214v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030217v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290870v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02013768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845518v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01771684v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01763559v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bontems" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290146v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969826v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290032v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701853v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_11" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619983v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01532115v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184426v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461299v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394911v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361243v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299755v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109033v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200460v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19449-3_12" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096445v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487571v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096448v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053475v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398754v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781446294406.n195" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684516v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737127v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640107v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03154512v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263014v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Midler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01863931v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187186v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01988666v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268596v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080212v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187562v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805159v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Duroch" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02866126v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701153v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Deckert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ballot-L&#233;na" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995014v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dubois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Davidovici-Nora" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755489v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755314v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755318v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755333v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armand-hatchuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029799759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492512v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal-Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Harl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05212881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Waldkirch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Hachigian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10564926251357812" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05090041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05405518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s0733-558x20250000098005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04897684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goutaland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demonsant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.309.101-118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04300547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13800-6.p.0097" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02465609v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04439-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03398565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03630940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03418896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03161402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Starkey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2021.1877558" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.104.0184" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03066358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.064.0197" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03119031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0667" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02441273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12292" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02133977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albouy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00323" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01957329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Johnston" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01781371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lst.2018.32" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02506096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza El Qaoumi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.107" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01895375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.072.0211" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01875903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01885773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2018.134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01788961v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Le Glatin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12289" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Reich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswaran Subrahmanian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-017-0275-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01972113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798716000557" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40926-017-0062-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01396212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000044" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01501332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.083.0108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0206-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen O'Connor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.083.0121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0241-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0210-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernac St&#233;phane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01225653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969725X.2014.950868" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288340v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.245.179-200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0144-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737119v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cogez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reich Yoram" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Offer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswaran Subrahamanian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2010.493505" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796499v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.228-229.185-200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VS50W078-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00643704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S089006041000048X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-M7SC79QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007084ar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00637286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8551.2011.00763.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96V0N331-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2011.00613.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509557v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Tempest" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822889v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737114v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692170802137547" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Encaoua" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mairesse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(02)01308-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFH2DSD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166216v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kab&#232;che" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689828v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411432v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411422v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02281514v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497085v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481881v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202495v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148198v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01154149v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01196114v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Piat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00988174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969096v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975528v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Baklouti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485144v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903440v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903421v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696970v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00470144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Benkeltoum" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164383v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745122v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745120v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805688v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05396572v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04977316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009623544" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073976v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03888287v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030216v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vernac" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03117850v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481877v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50277-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110767v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083251v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748217v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laufer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684515v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640081v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696953v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830210v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03844926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073997v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805112v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03874445v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042533v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030214v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053964v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Vajna" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burchardt C" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02931531v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030217v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290870v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02013768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845518v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01771684v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01763559v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bontems" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290146v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969826v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290032v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619983v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_11" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01532115v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461299v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394911v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184426v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361243v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299755v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109033v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200460v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19449-3_12" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096445v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487571v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096448v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053475v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398754v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781446294406.n195" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684516v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737127v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640107v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03154512v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263014v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Midler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01863931v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187186v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01988666v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268596v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080212v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187562v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805159v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Duroch" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02866126v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701153v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Deckert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ballot-L&#233;na" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995014v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dubois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Davidovici-Nora" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755489v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755314v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755318v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755333v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>