--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -710,230 +710,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metamorphoses of innovation: systemic, intensive and responsible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer le risque de black-out: Pour une application du modèle du péril commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goutaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Demonsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Actions Science Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (309), pp.101-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.309.101-118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04897684v1</w:t>
+                <w:t xml:space="preserve">hal-04202843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer le risque de black-out: Pour une application du modèle du péril commun</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The metamorphoses of innovation: systemic, intensive and responsible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Actions Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.309.101-118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04202843v1</w:t>
+                <w:t xml:space="preserve">hal-04897684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quest for non-Bayesian decision-making heuristics : towards a logic of imagination.</w:t>
               </w:r>
@@ -1099,122 +1099,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés à mission, à l'épreuve du réel : les enjeux sociaux et académiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la ressource commune au péril commun : Repenser nos modèles de l'action climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Demonsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sociétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Gouvernance et Raison d'être, 1er Trimestre 2021</w:t>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187080v1</w:t>
+                <w:t xml:space="preserve">hal-03630940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the Law Distinguishes Between the Enterprise and the Corporation: The Case of the New French Law on Corporate Purpose</w:t>
               </w:r>
@@ -1406,350 +1419,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la ressource commune au péril commun : Repenser nos modèles de l'action climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Demonsant</w:t>
+                <w:t xml:space="preserve">La destruction créatrice en débat - les enseignements des sciences de gestion sur la génération de transitions créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+              <w:t xml:space="preserve">Revue Sociétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630940v1</w:t>
+                <w:t xml:space="preserve">hal-03418896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La destruction créatrice en débat - les enseignements des sciences de gestion sur la génération de transitions créatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment la loi a instauré l’entreprise comme un acteur politique. Analyse historique et théorique de la loi Pacte et de la loi sur le devoir de vigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sociétal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.184-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.104.0184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418896v1</w:t>
+                <w:t xml:space="preserve">hal-03411409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Captains of industry? Value allocation and the partnering effect of managerial discretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Starkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management and Organizational History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (4), pp.295-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17449359.2021.1877558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expert et le politique face à l'inconnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1778,161 +1787,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 763, pp.101-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la loi a instauré l’entreprise comme un acteur politique. Analyse historique et théorique de la loi Pacte et de la loi sur le devoir de vigilance</w:t>
+                <w:t xml:space="preserve">Les sociétés à mission, à l'épreuve du réel : les enjeux sociaux et académiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goutaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Sociétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gouvernance et Raison d'être, 1er Trimestre 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.104.0184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03411409v1</w:t>
+                <w:t xml:space="preserve">hal-03187080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t>
               </w:r>
@@ -2160,51 +2160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Starkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management and Organizational History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2314,1100 +2314,1100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A century old and still visionary: Fayol's innovative theory of management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE SEPARATION OF DIRECTORS AND MANAGERS: A HISTORICAL EXAMINATION OF THE STATUS OF MANAGERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Management History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 25 (2), pp.141-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441273v1</w:t>
+                <w:t xml:space="preserve">hal-01957329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Design Within Tradition - Injecting Topos Structures in C-K Theory to Model Culinary Creation Heritage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FROM BALANCED ENTERPRISE TO HOSTILE TAKEOVER: HOW THE LAW FORGOT ABOUT MANAGEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Carvajal-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (1), pp.1543-1552. </w:t>
+              <w:t xml:space="preserve">Legal Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (1), pp.75-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/dsi.2019.160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/lst.2018.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291544v1</w:t>
+                <w:t xml:space="preserve">hal-01781371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « management » n'est pas une science anglo-saxonne</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Design Within Tradition - Injecting Topos Structures in C-K Theory to Model Culinary Creation Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carvajal-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00323⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.1543-1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsi.2019.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133977v1</w:t>
+                <w:t xml:space="preserve">hal-02291544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SEPARATION OF DIRECTORS AND MANAGERS: A HISTORICAL EXAMINATION OF THE STATUS OF MANAGERS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Johnston</w:t>
+                <w:t xml:space="preserve">Le « management » n'est pas une science anglo-saxonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Charreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (278), pp.11-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957329v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROM BALANCED ENTERPRISE TO HOSTILE TAKEOVER: HOW THE LAW FORGOT ABOUT MANAGEMENT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exit to the past and voice for the future. Sciences de gestion, sciences fondamentales de l’action collective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legal Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (285), pp.43-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781371v1</w:t>
+                <w:t xml:space="preserve">hal-02506096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exit to the past and voice for the future. Sciences de gestion, sciences fondamentales de l’action collective.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Law of Functional Expansion - Eliciting the Dynamics of Consumer Goods Innovation with Design Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza El Qaoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.1015-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsi.2019.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506096v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Law of Functional Expansion - Eliciting the Dynamics of Consumer Goods Innovation with Design Theory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'entreprise moderne à l’entreprise à mission : les métamorphoses de l'objet social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 1 (5), pp.47-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291543v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'entreprise moderne à l’entreprise à mission : les métamorphoses de l'objet social</w:t>
+                <w:t xml:space="preserve">A century old and still visionary: Fayol's innovative theory of management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2), pp.399-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/emre.12292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383655v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entreprise à mission et ses partenaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Separation of Directors and Managers: A Historical Examination of the Legal Status of Managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018/3 (72), pp.211-217. </w:t>
+              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mult.072.0211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5465/ambpp.2018.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895375v1</w:t>
+                <w:t xml:space="preserve">hal-01885773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Anerkennung des Unternehmens im Recht: für eine »Société à Mission«</w:t>
+                <w:t xml:space="preserve">L'entreprise à mission et ses partenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trivium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/3 (72), pp.211-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.072.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875903v1</w:t>
+                <w:t xml:space="preserve">hal-01895375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Separation of Directors and Managers: A Historical Examination of the Legal Status of Managers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Die Anerkennung des Unternehmens im Recht: für eine »Société à Mission«</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5465/ambpp.2018.134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01885773v1</w:t>
+                <w:t xml:space="preserve">hal-01875903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie C-K-Fondements et implications d'une théorie de la conception</w:t>
               </w:r>
@@ -3958,992 +3958,992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et soutenir l’innovation contemporaine : théorie de la conception et métabolisme des nouveaux collectifs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facing Creation: When the Pragmatic Credo Masks the Orders of Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophy of management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40926-017-0062-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619991v1</w:t>
+                <w:t xml:space="preserve">hal-01547025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing Creation: When the Pragmatic Credo Masks the Orders of Action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre et soutenir l’innovation contemporaine : théorie de la conception et métabolisme des nouveaux collectifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy of management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40926-017-0062-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01547025v1</w:t>
+                <w:t xml:space="preserve">hal-01619991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond analogy: A model of bioinspiration for creative design</w:t>
+                <w:t xml:space="preserve">La &amp;quot;Société à Objet Social Etendu&amp;quot; : un nouveau statut pour une entreprise innovante et responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camila Freitas Salgueiredo</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI EDAM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Espaces Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'entreprise est à nous ! Deuxième semestre 2014-Premier semestre 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396212v1</w:t>
+                <w:t xml:space="preserve">halshs-01251340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Fayol et la théorie du chef d’entreprise : une nouvelle figure de l’autorité au tournant du XXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design theory at Bauhaus: teaching 'splitting' knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.083.0108⟩</w:t>
+              <w:t xml:space="preserve">Research in Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.91 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00163-015-0206-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501332v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;Société à Objet Social Etendu&amp;quot; : un nouveau statut pour une entreprise innovante et responsable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’innovation a-t-elle joué un rôle dans la naissance de l’administrative science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Espaces Marx</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.083.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01251340v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design theory at Bauhaus: teaching 'splitting' knowledge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trois propositions pour fonder une entreprise convivialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Engineering Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, S'émanciper, oui, mais de quoi ?, 48 (second semestre)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481058v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01394413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation a-t-elle joué un rôle dans la naissance de l’administrative science ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+                <w:t xml:space="preserve">Designing techniques for systemic impact: lessons from C-K theory and matroid structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Henry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+                <w:t xml:space="preserve">Olga Kokshagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.083.0121⟩</w:t>
+              <w:t xml:space="preserve">Research in Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, p. 275-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00163-016-0241-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336831v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois propositions pour fonder une entreprise convivialiste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En quoi la transformation digitale est-elle une nouvelle révolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, S'émanciper, oui, mais de quoi ?, 48 (second semestre)</w:t>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01394413v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing techniques for systemic impact: lessons from C-K theory and matroid structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Fayol et la théorie du chef d’entreprise : une nouvelle figure de l’autorité au tournant du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Engineering Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00163-016-0241-4⟩</w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (83), pp.108 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.083.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389630v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi la transformation digitale est-elle une nouvelle révolution ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond analogy: A model of bioinspiration for creative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Freitas Salgueiredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AI EDAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.159 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0890060416000044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389633v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;société&amp;quot; à objet étendu&amp;quot; : un nouveau statut pour une entreprise innovante et responsable</w:t>
               </w:r>
@@ -5096,524 +5096,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impacts of examples on creative design : explaining fixation and stimulation effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On generic Epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akin Osman Kazakçi</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Creative Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angelaki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, A city of heretics: François Laruelle's non-philosophy and its variants, 19 (2), pp.131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0969725X.2014.950868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707354v1</w:t>
+                <w:t xml:space="preserve">halshs-01063842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’objet social étendu » : une voie pour réaligner le droit et la théorie des parties prenantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repenser les finalités de l’entreprise. La contribution des sciences de gestion dans un monde post-hégélien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vernac Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (245), pp.179-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.245.179-200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083622v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences de Gestion et convivialisme : concevoir l’agir responsable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impacts of examples on creative design : explaining fixation and stimulation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akin Osman Kazakçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Journal of Creative Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225653v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On generic Epistemology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Schmid</w:t>
+                <w:t xml:space="preserve">« L’objet social étendu » : une voie pour réaligner le droit et la théorie des parties prenantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernac Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angelaki</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.30-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0969725X.2014.950868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01063842v1</w:t>
+                <w:t xml:space="preserve">hal-01083622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les finalités de l’entreprise. La contribution des sciences de gestion dans un monde post-hégélien</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sciences de Gestion et convivialisme : concevoir l’agir responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.245.179-200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01288340v1</w:t>
+                <w:t xml:space="preserve">hal-01225653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société à objet social étendu, un statut innovant</w:t>
               </w:r>
@@ -6025,252 +6025,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why aren't they locked in waiting games? Unlocking rules and the ecology of concepts in the semiconductor industry.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+                <w:t xml:space="preserve">A theoretical analysis of creativity methods in engineering design: casting and improving ASIT within C-K theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reich Yoram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cogez</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shai Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eswaran Subrahamanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.137-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09544828.2010.493505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870358v1</w:t>
+                <w:t xml:space="preserve">hal-00822914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical analysis of creativity methods in engineering design: casting and improving ASIT within C-K theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reich Yoram</w:t>
+                <w:t xml:space="preserve">Why aren't they locked in waiting games? Unlocking rules and the ecology of concepts in the semiconductor industry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eswaran Subrahamanian</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cogez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (6), pp.617-630</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822914v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impensé de la RSE : La révision du cadre légal de l'entreprise</w:t>
               </w:r>
@@ -6570,51 +6570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle logique de l'interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6894,51 +6894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy as innovative design : an emerging perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Starkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sue Tempest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6983,381 +6983,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intrapreneuriat, compétence ou symptôme ? Vers de nouvelles organisations de l'innovation</w:t>
+                <w:t xml:space="preserve">A foundationalist perspective for management research : a European trend and experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35 (195), pp.159-174</w:t>
+              <w:t xml:space="preserve">Management Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (9), pp.1458-1475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448664v1</w:t>
+                <w:t xml:space="preserve">hal-00509556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A foundationalist perspective for management research : a European trend and experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management Research and the New Logics of Discovery and Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Starkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Tempest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (9), pp.1458-1475</w:t>
+              <w:t xml:space="preserve">Journal of Management Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (3), pp.547-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509556v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management Research and the New Logics of Discovery and Engagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ken Starkey</w:t>
+                <w:t xml:space="preserve">L'entreprise, une invention moderne en attente de droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sue Tempest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46 (3), pp.547-558</w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (décembre), pp.218-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822889v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entreprise, une invention moderne en attente de droit ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'intrapreneuriat, compétence ou symptôme ? Vers de nouvelles organisations de l'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (décembre), pp.218-232</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (195), pp.159-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737114v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shortcomings of the corporate standard: towards new enterprise frameworks?</w:t>
               </w:r>
@@ -7867,51 +7867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser avec les maths : de l'action collective comme expansion et intrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action collective peut-elle être créatrice ? Autour des travaux d'Armand Hatchuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blanche Ségrestin, Jun 2023, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8510,51 +8510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Starkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th Annual Meeting of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8573,217 +8573,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE INCOMPLETE SEPARATION OF OWNERSHIP AND CONTROL: WHERE ARE THE MANAGERS IN LAW?</w:t>
+                <w:t xml:space="preserve">THE SEPARATION OF DIRECTORS AND MANAGERS: A HISTORICAL EXAMINATION OF THE STATUS OF MANAGERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rekyavik, Iceland</w:t>
+              <w:t xml:space="preserve">Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822286v1</w:t>
+                <w:t xml:space="preserve">hal-01822284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SEPARATION OF DIRECTORS AND MANAGERS: A HISTORICAL EXAMINATION OF THE STATUS OF MANAGERS</w:t>
+                <w:t xml:space="preserve">THE INCOMPLETE SEPARATION OF OWNERSHIP AND CONTROL: WHERE ARE THE MANAGERS IN LAW?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">EURAM European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rekyavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822284v1</w:t>
+                <w:t xml:space="preserve">hal-01822286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is law normalizing Hybrid Organizations? Putting profit-with-purpose corporations into historical perspective</w:t>
               </w:r>
@@ -9048,164 +9048,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of type of examples and analogical reasoning on creativity and adolescents.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+                <w:t xml:space="preserve">Reviving the debate on the Corporate Purpose: A purpose-driven model of the corporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884998v1</w:t>
+                <w:t xml:space="preserve">hal-01202492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance for innovation-driven companies: the legacy of Walther Rathenau on the German Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9234,73 +9208,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Law Normalizing Hybrid Organizations? Guidelines from Multi-purpose Corporations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9329,355 +9303,381 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMS Conference Denver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviving the debate on the Corporate Purpose: A purpose-driven model of the corporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A purpose-driven theory of the corporation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">The nature and governance of the corporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WINIR, Apr 2015, lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202492v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A purpose-driven theory of the corporation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
+                <w:t xml:space="preserve">Generic technique and the dynamics of technologies: using matroid and design theory to design techniques with systemic impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kokshagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The nature and governance of the corporation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WINIR, Apr 2015, lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148198v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic technique and the dynamics of technologies: using matroid and design theory to design techniques with systemic impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of type of examples and analogical reasoning on creativity and adolescents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Flux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154149v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science, l'impossible et l'inconnu. Les enseignements de la théorie de la conception</w:t>
               </w:r>
@@ -9732,51 +9732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brainstorming versus creative design reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akin Osman Kazakçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10531,51 +10531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artist and employee: revisiting the employees’ status through the case of art-based firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10784,191 +10784,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des connaissances actionnables aux théories universelles en sciences de gestion</w:t>
+                <w:t xml:space="preserve">Management innovation : a challenge for management research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164382v1</w:t>
+                <w:t xml:space="preserve">halshs-00164383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management innovation : a challenge for management research</w:t>
+                <w:t xml:space="preserve">Des connaissances actionnables aux théories universelles en sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, PARIS, France</w:t>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164383v1</w:t>
+                <w:t xml:space="preserve">halshs-00164382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From actionable knowledge to universal theories</w:t>
               </w:r>
@@ -11194,204 +11194,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory process, innovation and industrial strategy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GPAO et productions complexes, la recherche d'une articulation cohérente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudja Saïdi-Kabeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the greening of industry network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1993, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">4ème Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745120v1</w:t>
+                <w:t xml:space="preserve">halshs-00170733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPAO et productions complexes, la recherche d'une articulation cohérente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulatory process, innovation and industrial strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sardas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Marseille, France</w:t>
+              <w:t xml:space="preserve">the greening of industry network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00170733v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de connaissances et processus politiques dans la vie des entreprises</w:t>
               </w:r>
@@ -11663,51 +11663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique comme péril commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Demonsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11882,203 +11882,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprises, Responsabilités et Civilisations. Vers un nouveau cycle du Développement Durable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Traité et la Notice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses des Mines, 2020, 978-2-35671-625-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanche Segrestin; Armand Hatchuel. Presses des Mines, 2020, 9782356716248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030216v1</w:t>
+                <w:t xml:space="preserve">hal-03117850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Traité et la Notice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entreprises, Responsabilités et Civilisations. Vers un nouveau cycle du Développement Durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Blanche Segrestin; Armand Hatchuel. Presses des Mines, 2020, 9782356716248</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vernac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, 2020, 978-2-35671-625-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117850v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Theory - Methods and Organization for Innovation</w:t>
               </w:r>
@@ -12187,51 +12187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernac Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12878,51 +12878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Starkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13145,51 +13145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Demonsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13244,51 +13244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bien commun au péril commun : une règle universelle pour la justice climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Demonsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le changement climatique comme péril commun. Réconcilier action climatique et justice sociale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
@@ -13311,122 +13311,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving The Paradox Of Constraints In Creativity: Uncovering The Conditions Of Constraint Generativity With C-K Design Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covid-19, l' expert et le politique face à l'inconnu : deux responsabilités à repenser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Dumez, Benjamin Loveluck, et Alexandre Mallard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The paradox of constraints in creativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Innover en temps de crise Réactions et adaptations face à la crise Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805112v1</w:t>
+                <w:t xml:space="preserve">hal-03805143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise à mission comme nouvelle forme de citoyenneté économique</w:t>
               </w:r>
@@ -13505,126 +13509,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19, l' expert et le politique face à l'inconnu : deux responsabilités à repenser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving The Paradox Of Constraints In Creativity: Uncovering The Conditions Of Constraint Generativity With C-K Design Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innover en temps de crise Réactions et adaptations face à la crise Covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, 2022</w:t>
+              <w:t xml:space="preserve">The paradox of constraints in creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805143v1</w:t>
+                <w:t xml:space="preserve">hal-03805112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité, Raison d’être et société à mission. Les sources théoriques d’une réforme pionnière de l’entreprise</w:t>
               </w:r>
@@ -13703,122 +13703,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-K Design Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les contributions de l'ingénieur face à la menace climatique: Nouveaux concepts et nouvelles solidarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t>
+              <w:t xml:space="preserve">Ingenieurs et transitions environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042533v1</w:t>
+                <w:t xml:space="preserve">hal-02931531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire Fayol, à l'heure de l'entreprise responsable (introduction critique)</w:t>
               </w:r>
@@ -14009,232 +13983,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contributions de l'ingénieur face à la menace climatique: Nouveaux concepts et nouvelles solidarités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entreprises, Responsabilités et Civilisations. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vernac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kevin Levillain; Blanche Segrestin; Armand Hatchuel; Stéphane Vernac. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingenieurs et transitions environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Entreprises, Responsabilités et Civilisations. Vers un nouveau cycle du Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, 2020, 978-2-35671-625-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931531v1</w:t>
+                <w:t xml:space="preserve">hal-03030217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprises, Responsabilités et Civilisations. Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
+                <w:t xml:space="preserve">Die C-K-Konstruktionstheorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises, Responsabilités et Civilisations. Vers un nouveau cycle du Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, 2020, 978-2-35671-625-5</w:t>
+              <w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030217v1</w:t>
+                <w:t xml:space="preserve">hal-03042510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die C-K-Konstruktionstheorie</w:t>
+                <w:t xml:space="preserve">C-K Design Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
@@ -14261,288 +14261,288 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042510v1</w:t>
+                <w:t xml:space="preserve">hal-03042533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Fayol et la théorie du chef d’entreprise</w:t>
+                <w:t xml:space="preserve">De la théorie de la conception à l'épistémologie générique : un parcours de recherche avec Anne-Françoise Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Henri Fayol – Les multiples facettes d’un manager</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-35671-568-5</w:t>
+              <w:t xml:space="preserve">L'aventure épistémologique contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-84174-917-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290870v1</w:t>
+                <w:t xml:space="preserve">hal-02013768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la théorie de la conception à l'épistémologie générique : un parcours de recherche avec Anne-Françoise Schmid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profit- with-Purpose Corporations An Innovation in Corporate Law to Meet Contemporary Corporate Social Responsibility Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. McWilliams, D. Rupp, D. Siegel, G. Stahl &amp; D. Waldman. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'aventure épistémologique contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-84174-917-1</w:t>
+              <w:t xml:space="preserve">Oxford Handbook of Corporate Social Responsibility: Psychological and Organizational Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.490-512, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013768v1</w:t>
+                <w:t xml:space="preserve">halshs-01845518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profit- with-Purpose Corporations An Innovation in Corporate Law to Meet Contemporary Corporate Social Responsibility Challenges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Fayol et la théorie du chef d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Handbook of Corporate Social Responsibility: Psychological and Organizational Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.490-512, 2019</w:t>
+              <w:t xml:space="preserve">Henri Fayol – Les multiples facettes d’un manager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-35671-568-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01845518v1</w:t>
+                <w:t xml:space="preserve">hal-02290870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise en France et en Allemagne : divergences actuelles et convergences futures</w:t>
               </w:r>
@@ -15247,290 +15247,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprivoiser l'argent : La construction des ordres de la valeur</w:t>
+                <w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akin Kazakçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment apprivoiser l’argent aujourdhui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tools, technology, and Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-208, 2016, 978-3-319-19448-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461299v1</w:t>
+                <w:t xml:space="preserve">hal-01184426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines de la gestion scientifique</w:t>
+                <w:t xml:space="preserve">Apprivoiser l'argent : La construction des ordres de la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Organisations, états des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.166-185, 2016, 978-2-36106-366-5</w:t>
+              <w:t xml:space="preserve">Comment apprivoiser l’argent aujourdhui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394911v1</w:t>
+                <w:t xml:space="preserve">hal-01461299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t>
+                <w:t xml:space="preserve">Aux origines de la gestion scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tools, technology, and Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.189-208, 2016, 978-3-319-19448-6</w:t>
+              <w:t xml:space="preserve">Les Organisations, états des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.166-185, 2016, 978-2-36106-366-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184426v1</w:t>
+                <w:t xml:space="preserve">hal-01394911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Fayol, théoricien de l’entreprise innovante</w:t>
               </w:r>
@@ -16163,51 +16163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the future of management research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Starkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The institutional development of business schools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.270-291, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18443,51 +18443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC304891"/>
+    <w:nsid w:val="342A6AF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18591,51 +18591,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8BE94EE5"/>
+    <w:nsid w:val="6A9C3BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18825,51 +18825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armand-hatchuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029799759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492512v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal-Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Harl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05212881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Waldkirch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Hachigian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10564926251357812" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05090041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05405518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s0733-558x20250000098005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04897684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goutaland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demonsant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.309.101-118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04300547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13800-6.p.0097" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02465609v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04439-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03398565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03630940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03418896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03161402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Starkey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2021.1877558" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.104.0184" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03066358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.064.0197" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03119031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0667" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02441273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12292" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02133977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albouy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00323" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01957329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Johnston" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01781371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lst.2018.32" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02506096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza El Qaoumi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.107" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01895375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.072.0211" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01875903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01885773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2018.134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01788961v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Le Glatin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12289" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Reich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswaran Subrahmanian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-017-0275-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01972113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798716000557" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40926-017-0062-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01396212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000044" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01501332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.083.0108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0206-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen O'Connor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.083.0121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0241-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0210-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernac St&#233;phane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01225653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969725X.2014.950868" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288340v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.245.179-200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0144-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737119v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cogez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reich Yoram" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Offer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswaran Subrahamanian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2010.493505" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796499v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.228-229.185-200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VS50W078-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00643704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S089006041000048X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-M7SC79QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007084ar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00637286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8551.2011.00763.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96V0N331-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2011.00613.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509557v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Tempest" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822889v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737114v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692170802137547" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Encaoua" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mairesse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(02)01308-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFH2DSD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166216v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kab&#232;che" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689828v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411432v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411422v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02281514v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497085v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481881v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202495v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148198v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01154149v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01196114v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Piat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00988174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969096v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975528v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Baklouti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485144v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903440v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903421v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696970v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00470144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Benkeltoum" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164383v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745122v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745120v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805688v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05396572v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04977316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009623544" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073976v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03888287v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030216v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vernac" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03117850v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481877v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50277-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110767v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083251v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748217v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laufer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684515v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640081v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696953v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830210v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03844926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073997v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805112v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03874445v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042533v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030214v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053964v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Vajna" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burchardt C" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02931531v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030217v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290870v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02013768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845518v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01771684v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01763559v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bontems" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290146v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969826v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290032v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619983v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_11" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01532115v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461299v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394911v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184426v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361243v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299755v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109033v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200460v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19449-3_12" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096445v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487571v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096448v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053475v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398754v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781446294406.n195" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684516v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737127v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640107v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03154512v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263014v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Midler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01863931v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187186v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01988666v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268596v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080212v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187562v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805159v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Duroch" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02866126v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701153v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Deckert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ballot-L&#233;na" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995014v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dubois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Davidovici-Nora" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755489v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755314v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755318v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755333v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armand-hatchuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029799759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492512v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal-Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Harl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05212881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Waldkirch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Hachigian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10564926251357812" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05090041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05405518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s0733-558x20250000098005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goutaland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demonsant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.309.101-118" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04897684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04300547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13800-6.p.0097" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03630940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02465609v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-020-04439-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03398565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03418896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.104.0184" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03161402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Starkey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2021.1877558" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03066358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.064.0197" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03119031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0667" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01957329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Johnston" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01781371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lst.2018.32" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02133977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albouy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02506096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza El Qaoumi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02441273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12292" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01885773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2018.134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01895375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.072.0211" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01875903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01788961v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Le Glatin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12289" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Reich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswaran Subrahmanian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-017-0275-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01972113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798716000557" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40926-017-0062-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251340v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0206-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Henry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen O'Connor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.083.0121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0241-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01501332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.083.0108" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01396212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0210-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969725X.2014.950868" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288340v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.245.179-200" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernac St&#233;phane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01225653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0144-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737119v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reich Yoram" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Offer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswaran Subrahamanian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2010.493505" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cogez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796499v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.228-229.185-200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VS50W078-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00643704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S089006041000048X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-M7SC79QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007084ar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00637286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8551.2011.00763.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96V0N331-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2011.00613.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509557v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Tempest" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737114v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448664v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692170802137547" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Encaoua" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mairesse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(02)01308-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFH2DSD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166216v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kab&#232;che" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sardas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689828v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411432v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411422v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02281514v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822286v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497085v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481881v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143317v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01154149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01196114v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Piat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00988174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969096v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975528v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Baklouti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485144v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903440v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903421v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696970v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00470144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Benkeltoum" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745122v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01745120v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805688v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05396572v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04977316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009623544" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073976v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03888287v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03117850v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030216v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vernac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481877v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50277-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110767v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083251v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748217v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laufer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684515v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640081v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696953v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830210v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03844926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073997v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805143v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03874445v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805112v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03411406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02931531v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030214v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053964v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Vajna" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burchardt C" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030217v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042510v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042533v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02013768v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845518v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290870v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01771684v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01763559v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bontems" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290146v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01969826v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290032v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619983v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_11" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01532115v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184426v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461299v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394911v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361243v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299755v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109033v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200460v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19449-3_12" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096445v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487571v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096448v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053475v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398754v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781446294406.n195" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684516v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00737127v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640107v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03154512v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263014v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Midler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01863931v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187186v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01988666v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268596v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080212v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04187562v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805159v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Duroch" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02866126v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701153v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Deckert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ballot-L&#233;na" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995014v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dubois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Davidovici-Nora" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755489v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755314v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755318v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04755333v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>