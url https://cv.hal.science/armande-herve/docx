--- v0 (2026-04-10)
+++ v1 (2026-05-05)
@@ -66,1234 +66,1234 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and Optimization of a Selective Emitter Based on Periodic Microstructured Doped Si and Multilayer Si/SiO2 for Thermophotovoltaic Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Choukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 47th PhotonIcs and Electromagnetics Research Symposium, also known as Progress In Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIERS Academy, Nov 2025, Chiba, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid Silicon Metamaterial combining Microstructured Silicon surface with Silicon/Silicon Dioxide multilayer as a Selective Emitter for Thermophotovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Choukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Ben Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Metamaterials, Photonic Crystals and Plasmonics, META 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Said Zouhdi; Mnaymneh K, Jul 2025, Malaga, Spain. pp.1037 - 1038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silicon Materials Mid-Infrared Direct Spectral Emissivity Measurement at Intermediate Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TPV15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randomly Micro-structured Silicon for Thermal Light Engineering: Radiative Properties and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 PhotonIcs and Electromagnetics Research Symposium (PIERS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passive Nighttime Radiative Cooling using Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th International Symposium on Radiative Transfer, RAD-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Centre for Heat and Mass Transfer (ICHMT), Jun 2023, Thessaloniki, Greece. pp.339-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-23.510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent spectral emissivity of microstructured silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61 (3), pp.1703-1715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-025-12043-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the temperature behavior of optimized SiC gratings emissivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Bashoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 172, pp.121140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative cooling by tailoring surfaces with microstructures: Association of a grating and a multi-layer structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 221, pp.155-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of a microstructured SiC coherent thermal source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 180, pp.29-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134024v1</w:t>
-              </w:r>
-[...652 lines deleted...]
-                <w:t xml:space="preserve">hal-04167297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1324,90 +1324,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Emissivity Evolution of Radiative Cooling Materials during Water Condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Micro Scale Heat Transfer Conference VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1464,51 +1464,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des propriétés radiatives de corps par nanostructuration de leur surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermique [physics.class-ph]. Université de Poitiers, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1704,51 +1704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.04.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Rhouma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Choukri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.510" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01757676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Rhouma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Choukri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05382248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.04.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01757676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>