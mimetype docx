--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -230,295 +230,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ground Reaction Forces estimation method to study non-human primate bipedalism out-of-the-lab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collision avoidance behaviours in chronic non-specific low back pain participants: A prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bilhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Olivier Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armel Crétual</w:t>
+                <w:t xml:space="preserve">Simon Ozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Druelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gamblin</w:t>
+                <w:t xml:space="preserve">Rebecca Crolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16252⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.103335-103335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2025.103335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191807v2</w:t>
+                <w:t xml:space="preserve">hal-04982384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision avoidance behaviours in chronic non-specific low back pain participants: A prospective cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ménard</w:t>
+                <w:t xml:space="preserve">A Ground Reaction Forces estimation method to study non-human primate bipedalism out-of-the-lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roze</w:t>
+                <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ozan</w:t>
+                <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Crolan</w:t>
+                <w:t xml:space="preserve">Benjamin Gamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100, pp.103335-103335. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2025.103335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982384v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of situational and social factors on locomotor behavior in chronic non-specific low back pain patients walking through apertures</w:t>
               </w:r>
@@ -556,51 +556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Cinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.1-16. </w:t>
@@ -632,681 +632,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment and characteristics of postural control sub-components in people with COPD: a scoping review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier van Hove</w:t>
+                <w:t xml:space="preserve">Locomotion behavior of chronic Non-Specific Low Back Pain (cNSLBP) participants while walking through apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane Hearing</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2022.2107083⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104, pp.140 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2023.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777418v2</w:t>
+                <w:t xml:space="preserve">hal-04169296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion behavior of chronic Non-Specific Low Back Pain (cNSLBP) participants while walking through apertures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Bilhaut</w:t>
+                <w:t xml:space="preserve">Characteristics and Predictors of Postural Control Impairment in Patients With COPD Participating in a Pulmonary Rehabilitation Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roze</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104, pp.140 - 146. </w:t>
+              <w:t xml:space="preserve">Journal of Cardiopulmonary Rehabilitation and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2023.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HCR.0000000000000762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169296v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and Predictors of Postural Control Impairment in Patients With COPD Participating in a Pulmonary Rehabilitation Program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impairment and characteristics of postural control sub-components in people with COPD: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Hove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane Haering</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Hearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiopulmonary Rehabilitation and Prevention</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HCR.0000000000000762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2022.2107083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016371v1</w:t>
+                <w:t xml:space="preserve">hal-03777418v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision avoidance strategies between two athlete walkers: Understanding impaired avoidance behaviours in athletes with a previous concussion</w:t>
+                <w:t xml:space="preserve">Motor patterns of the impaired upper limb in children with unilateral cerebral palsy performing bimanual tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Snyder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Cinelli</w:t>
+                <w:t xml:space="preserve">Marine Cacioppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Rapos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rauscente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Cretual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.11.003⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.105710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2022.105710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477399v1</w:t>
+                <w:t xml:space="preserve">hal-03775192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor patterns of the impaired upper limb in children with unilateral cerebral palsy performing bimanual tasks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collision avoidance strategies between two athlete walkers: Understanding impaired avoidance behaviours in athletes with a previous concussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Rauscente</w:t>
+                <w:t xml:space="preserve">Natalie Snyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Cinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Cretual</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victoria Rapos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 97, pp.105710. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92, pp.24-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2022.105710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775192v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young and older adult pedestrians' behavior when crossing a street in front of conventional and self-driving cars</w:t>
               </w:r>
@@ -1426,51 +1426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision avoidance behaviours between older adult and young adult walkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Rapos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Eric Cinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,64 +1828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new child-friendly 3D bimanual protocol to assess upper limb movement in children with unilateral cerebral palsy: Development and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cacioppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rauscent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1962,77 +1962,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum predicted distance Applying a common metric to collision avoidance strategies between children and adult walkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Rapos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Cinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Snyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2220,641 +2220,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic motion abnormalities and bimanual performance in children with unilateral cerebral palsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Gaillard</w:t>
+                <w:t xml:space="preserve">Collision avoidance behavior between walkers: global and local motion cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentius Antonius Meerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/dmcn.13774⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (7), pp.2078-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2718514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808750v1</w:t>
+                <w:t xml:space="preserve">hal-01557763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision avoidance behavior between walkers: global and local motion cues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do walkers behave when crossing the way of a mobile robot that replicates human interaction rules?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurentius Antonius Meerhoff</w:t>
+                <w:t xml:space="preserve">Christian Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pettré</w:t>
+                <w:t xml:space="preserve">Philippe Souères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2718514⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.188-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557763v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do walkers behave when crossing the way of a mobile robot that replicates human interaction rules?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Vassallo</w:t>
+                <w:t xml:space="preserve">Collision Avoidance With Multiple Walkers: Sequential or Simultaneous Interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentius Antonius Meerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Dean Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717722v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Avoidance With Multiple Walkers: Sequential or Simultaneous Interactions?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Pettré</w:t>
+                <w:t xml:space="preserve">Kinematic motion abnormalities and bimanual performance in children with unilateral cerebral palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cordillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Dean Lynch</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (8), pp.839-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.13774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940111v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do walkers avoid a mobile robot crossing their way?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Souères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51, pp.97-103. </w:t>
@@ -3020,399 +3020,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel index of shoulder's mobility based on the configuration space volume and its link to mono-axial amplitudes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volumetric definition of shoulder range of motion and its correlation with clinical signs of shoulder hyperlaxity. A motion capture study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv Kaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Ropars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manual Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.math.2014.10.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Shoulder and Elbow Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (2), pp.310-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jse.2014.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090851v1</w:t>
+                <w:t xml:space="preserve">hal-01058988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric definition of shoulder range of motion and its correlation with clinical signs of shoulder hyperlaxity. A motion capture study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which biomechanical models are currently used in standing posture analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bonan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Shoulder and Elbow Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (2), pp.310-316. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (4-5), 285-295 Special issue : Balance and Gait. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jse.2014.06.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058988v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which biomechanical models are currently used in standing posture analysis?</w:t>
+                <w:t xml:space="preserve">Development of a novel index of shoulder's mobility based on the configuration space volume and its link to mono-axial amplitudes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ropars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (4-5), 285-295 Special issue : Balance and Gait. </w:t>
+              <w:t xml:space="preserve">Manual Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.433-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2015.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.math.2014.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205353v1</w:t>
+                <w:t xml:space="preserve">hal-01090851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training combined with antioxidant supplementation prevents the antiproliferative activity of their single treatment in prostate cancer through inhibition of redox adaptation</w:t>
+                <w:t xml:space="preserve">Exercise training combined with antioxidant supplementation prevents the antiproliferative activity of single treatment in prostate cancer through inhibition of redox adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Guéritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
@@ -3432,112 +3432,133 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+                <w:t xml:space="preserve">Jl Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 77, pp.95-105</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 77, pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994542v1</w:t>
+                <w:t xml:space="preserve">hal-01159336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training combined with antioxidant supplementation prevents the antiproliferative activity of single treatment in prostate cancer through inhibition of redox adaptation.</w:t>
+                <w:t xml:space="preserve">Exercise training combined with antioxidant supplementation prevents the antiproliferative activity of their single treatment in prostate cancer through inhibition of redox adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Guéritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
@@ -3551,197 +3572,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jl Ravanat</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 77, pp.95-105. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 77, pp.95-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.09.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01159336v1</w:t>
+                <w:t xml:space="preserve">hal-01994542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision avoidance between two walkers: Role-dependent strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3917,77 +3917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal predicted distance: A common metric for collision avoidance during pairwise interactions between walkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (3), pp.399-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4420,64 +4420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step‐by‐step modeling, analysis and annotation of locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4530,289 +4530,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical assessement of external rotation for the diagnosis of anterior shoulder hyperlaxity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Ropars</w:t>
+                <w:t xml:space="preserve">Gillette Gait Index in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Bervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Fournier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Ballaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Orthopaedic and Trauma Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (3), pp.307-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159478v1</w:t>
+                <w:t xml:space="preserve">hal-01159495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillette Gait Index in adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristell Bervet</w:t>
+                <w:t xml:space="preserve">Clinical assessement of external rotation for the diagnosis of anterior shoulder hyperlaxity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ballaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32 (3), pp.307-310. </w:t>
+              <w:t xml:space="preserve">Archives of Orthopaedic and Trauma Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96(8 Suppl), pp.S84-S87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159495v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantaneous treadmill speed determination using subject's kinematic data</w:t>
               </w:r>
@@ -5590,51 +5590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5783,554 +5783,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a thin plantar orthopaedic insert on posture and locomotion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armel Cretual</w:t>
+                <w:t xml:space="preserve">Effective Human-Robot Collaboration in near symmetry collision scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Grimaldo da Silva Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENPODHE 2019 - Conference European Network of Podiatry in Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">RO-MAN 2019 - 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Dehli, India. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396515v1</w:t>
+                <w:t xml:space="preserve">hal-02267705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Human-Robot Collaboration in near symmetry collision scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evitement de collision entre un piéton et une personne sur un fauteuil roulant motorisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RO-MAN 2019 - 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New Dehli, India. pp.1-8</w:t>
+              <w:t xml:space="preserve">SOFPEL 2019 - 26ème congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267705v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evitement de collision entre un piéton et une personne sur un fauteuil roulant motorisé</w:t>
+                <w:t xml:space="preserve">Collision avoidance between a walker and a person on an electric powered wheelchair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Borgne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFPEL 2019 - 26ème congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ISPGR 2019 - Conference of the International Society for Posture &amp; Gait Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373525v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision avoidance between a walker and a person on an electric powered wheelchair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a thin plantar orthopaedic insert on posture and locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Cretual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPGR 2019 - Conference of the International Society for Posture &amp; Gait Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">ENPODHE 2019 - Conference European Network of Podiatry in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058342v1</w:t>
+                <w:t xml:space="preserve">hal-02396515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision avoidance behavior between walkers: global and local motion cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentius Antonius Meerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6372,103 +6372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human inspired effort distribution during collision avoidance in human-robot motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Grimaldo da Silva Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RO-MAN 2018 - 27th IEEE International Symposium on Robot and Human Interactive Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Nanjing and Tai'an, China. pp.1111-1117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6502,90 +6502,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Virtual Human Gaze Behaviour During an Orthogonal Collision Avoidance Walking Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6636,90 +6636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous and sequential affordances of collision avoidance between multiple pedestrians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentius Antonius Meerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6761,90 +6761,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mutual gaze on collision avoidance behavior during human walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6886,103 +6886,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Motion Provides Sufficient Information for Successful Collision Avoidance During a Locomotor Task Within Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentius Antonius Meerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
@@ -7399,77 +7399,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal predicted distance: a kinematic cue to investigate collision avoidance between walkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.240-242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7779,77 +7779,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ondrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Cretual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium on Applied Perception in Graphics and Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Los Angeles, United States. pp.117-124, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7883,51 +7883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment-based modeling, simulation and validation of interactions between virtual walkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ondrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8337,601 +8337,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion behavior of chronic non-specific low back pain (cNSLBP) patient while walking through apertures</w:t>
+                <w:t xml:space="preserve">Etude du paradigme de passage à travers une ouverture horizontale dans une population présentant une lombalgie chronique commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPGR 2022 - Congres on International Society of Posture &amp; Gait Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SOFPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921456v1</w:t>
+                <w:t xml:space="preserve">hal-03921419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du paradigme de passage à travers une ouverture horizontale dans une population présentant une lombalgie chronique commune</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body movement strategies to initiate the crossing of a street in front of traditional and self-driving cars in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Boulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Merlhiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISPGR 2022 - Congres on International Society of Posture &amp; Gait Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921419v1</w:t>
+                <w:t xml:space="preserve">hal-03921438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body movement strategies to initiate the crossing of a street in front of traditional and self-driving cars in young and older adults</w:t>
+                <w:t xml:space="preserve">Comment rejoindre un groupe quand on se déplace en fauteuil ? Etude observationnelle biomécanique des interactions piétons-usagers de fauteuil roulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Merlhiot</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leborgne Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPGR 2022 - Congres on International Society of Posture &amp; Gait Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.1-1</w:t>
+              <w:t xml:space="preserve">SOFMER 2022 - 37e congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921438v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment rejoindre un groupe quand on se déplace en fauteuil ? Etude observationnelle biomécanique des interactions piétons-usagers de fauteuil roulant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural static task on a thin foam pad: evaluation of the plantar cutaneous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFMER 2022 - 37e congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">ISPGR 2022 - Congres on International Society of Posture &amp; Gait Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921399v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural static task on a thin foam pad: evaluation of the plantar cutaneous system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Puil</w:t>
+                <w:t xml:space="preserve">Locomotion behavior of chronic non-specific low back pain (cNSLBP) patient while walking through apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPGR 2022 - Congres on International Society of Posture &amp; Gait Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921446v1</w:t>
+                <w:t xml:space="preserve">hal-03921456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a thin plantar orthopaedic insert on posture and locomotion</w:t>
               </w:r>
@@ -9133,77 +9133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Predicted Distance: applying a common metric to collision avoidance strategies between typically developing children and adult walkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Rapos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Cinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Snyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9349,77 +9349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision avoidance between two walkers: Reduced avoidance behaviour in previously concussed athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Snyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Cinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Rapos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9470,90 +9470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of local limb cues in the prediction of global motion during collision avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentius Antonius Meerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10036,51 +10036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bilhaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Draper Rodi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijosm.2024.100741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191807v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gamblin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16252" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ozan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2025.103335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Vandenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cinelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25011-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777418v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Hove" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hearing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2022.2107083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04169296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.06.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beaumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0000000000000762" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Snyder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rapos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.11.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cacioppo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rauscente" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cretual" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105710" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dommes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Merlhiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106256" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eric Cinelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Grunberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Bourgaize" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.05.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pasquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rauscent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.06.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jamal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leplaideur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Moulinet Raillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.01.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102481" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.05.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02308028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouvier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2019.08.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Cornec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13774" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Lynch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius Antonius Meerhoff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2718514" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vassallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.12.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Dean Lynch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02354" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.09.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ropars" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Kaila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Anthony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-015-3621-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.math.2014.10.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVKC6F98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Thomazeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jse.2014.06.040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDP8XC9Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.07.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91PHN4PF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994542v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gu&#233;ritat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Ravanat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.09.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGBVC31C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2013.03.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Bervet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S27VPGHS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.03.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC3BLBZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenol&#233; Minter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsm.2010.074641" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-JLT4NFGR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058985v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fusco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJLB3R7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.377" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25HRM47D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fournier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delamarche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.09.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J69CMPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.05.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5BN34NK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650163v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fusco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441136v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusco Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tel Botcazou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Durocher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410310001641647" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitel Botcazou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396150v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03395929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Kodama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357506v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02396515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267705v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Grimaldo da Silva Filho" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Borgne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831757v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525623" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808850v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446180" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645697v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblong-Lecharpentier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challois-Leplaideur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chochina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.367" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH3TQKRS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762937v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jelic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Hua" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_25" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159395v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bethuel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.7136" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Nebigh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belguith" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650107v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539584v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ondrej" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836248.1836271" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473390v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1599470.1599495" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352563v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352562v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243509v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921419v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Boulo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921399v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne Nicolas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Grundberg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058358v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373802v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058359v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645924v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159369v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36368-9_13" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VRC5GSTP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072159v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nougaret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bilhaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Draper Rodi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijosm.2024.100741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ozan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2025.103335" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191807v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gamblin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Vandenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cinelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25011-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04169296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.06.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beaumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0000000000000762" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777418v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Hove" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hearing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2022.2107083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cacioppo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rauscente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cretual" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105710" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Snyder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rapos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.11.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dommes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Merlhiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106256" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eric Cinelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Grunberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Bourgaize" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.05.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pasquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rauscent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.06.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jamal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leplaideur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Moulinet Raillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.01.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102481" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.05.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02308028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouvier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2019.08.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Lynch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius Antonius Meerhoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2718514" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vassallo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.12.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940111v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Dean Lynch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02354" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Cornec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13774" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.09.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ropars" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Kaila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Anthony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-015-3621-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058988v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Thomazeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jse.2014.06.040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDP8XC9Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.07.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91PHN4PF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.math.2014.10.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVKC6F98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gu&#233;ritat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Ravanat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.09.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGBVC31C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994542v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2013.03.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Bervet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S27VPGHS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.03.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC3BLBZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenol&#233; Minter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsm.2010.074641" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-JLT4NFGR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058985v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fusco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJLB3R7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.377" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25HRM47D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballaz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.05.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5BN34NK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159478v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delamarche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.09.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J69CMPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650163v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fusco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441136v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusco Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tel Botcazou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Durocher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410310001641647" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitel Botcazou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396150v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03395929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Kodama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357506v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267705v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Grimaldo da Silva Filho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373525v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Borgne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058342v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02396515v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831757v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525623" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808850v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446180" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645697v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblong-Lecharpentier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challois-Leplaideur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chochina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.367" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH3TQKRS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762937v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jelic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Hua" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_25" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159395v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bethuel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.7136" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Nebigh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belguith" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650107v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539584v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ondrej" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836248.1836271" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473390v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1599470.1599495" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352563v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352562v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243509v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921419v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Boulo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921399v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne Nicolas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921446v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921456v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Grundberg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058358v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373802v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058359v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645924v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159369v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36368-9_13" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VRC5GSTP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072159v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nougaret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>