--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -632,681 +632,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion behavior of chronic Non-Specific Low Back Pain (cNSLBP) participants while walking through apertures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Bilhaut</w:t>
+                <w:t xml:space="preserve">Impairment and characteristics of postural control sub-components in people with COPD: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Hove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roze</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Hearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2023.06.015⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2022.2107083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169296v1</w:t>
+                <w:t xml:space="preserve">hal-03777418v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and Predictors of Postural Control Impairment in Patients With COPD Participating in a Pulmonary Rehabilitation Program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pichon</w:t>
+                <w:t xml:space="preserve">Locomotion behavior of chronic Non-Specific Low Back Pain (cNSLBP) participants while walking through apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane Haering</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Beaumont</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiopulmonary Rehabilitation and Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104, pp.140 - 146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HCR.0000000000000762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2023.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016371v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment and characteristics of postural control sub-components in people with COPD: a scoping review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Characteristics and Predictors of Postural Control Impairment in Patients With COPD Participating in a Pulmonary Rehabilitation Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier van Hove</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ménard</w:t>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Hearing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armel Crétual</w:t>
+                <w:t xml:space="preserve">Marc Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+              <w:t xml:space="preserve">Journal of Cardiopulmonary Rehabilitation and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09638288.2022.2107083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HCR.0000000000000762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777418v2</w:t>
+                <w:t xml:space="preserve">hal-04016371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor patterns of the impaired upper limb in children with unilateral cerebral palsy performing bimanual tasks</w:t>
+                <w:t xml:space="preserve">Collision avoidance strategies between two athlete walkers: Understanding impaired avoidance behaviours in athletes with a previous concussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cacioppo</w:t>
+                <w:t xml:space="preserve">Natalie Snyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Cinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victoria Rapos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2022.105710⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92, pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775192v1</w:t>
+                <w:t xml:space="preserve">hal-03477399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision avoidance strategies between two athlete walkers: Understanding impaired avoidance behaviours in athletes with a previous concussion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motor patterns of the impaired upper limb in children with unilateral cerebral palsy performing bimanual tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cacioppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Snyder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Cinelli</w:t>
+                <w:t xml:space="preserve">Helene Rauscente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Rapos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armel Cretual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 92, pp.24-29. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.105710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2022.105710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477399v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young and older adult pedestrians' behavior when crossing a street in front of conventional and self-driving cars</w:t>
               </w:r>
@@ -1426,51 +1426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision avoidance behaviours between older adult and young adult walkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Rapos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Eric Cinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,64 +1828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new child-friendly 3D bimanual protocol to assess upper limb movement in children with unilateral cerebral palsy: Development and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cacioppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rauscent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1962,77 +1962,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum predicted distance Applying a common metric to collision avoidance strategies between children and adult walkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Rapos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Cinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Snyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2220,641 +2220,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision avoidance behavior between walkers: global and local motion cues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic motion abnormalities and bimanual performance in children with unilateral cerebral palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cordillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Lynch</w:t>
+                <w:t xml:space="preserve">Caroline Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Kulpa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Armel Crétual</w:t>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2718514⟩</w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (8), pp.839-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.13774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557763v1</w:t>
+                <w:t xml:space="preserve">hal-01808750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do walkers behave when crossing the way of a mobile robot that replicates human interaction rules?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collision avoidance behavior between walkers: global and local motion cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Vassallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+                <w:t xml:space="preserve">Laurentius Antonius Meerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Souères</w:t>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (7), pp.2078-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2718514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717722v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Avoidance With Multiple Walkers: Sequential or Simultaneous Interactions?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Pettré</w:t>
+                <w:t xml:space="preserve">How do walkers behave when crossing the way of a mobile robot that replicates human interaction rules?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Dean Lynch</w:t>
+                <w:t xml:space="preserve">Philippe Souères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02354⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.188-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940111v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic motion abnormalities and bimanual performance in children with unilateral cerebral palsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Gaillard</w:t>
+                <w:t xml:space="preserve">Collision Avoidance With Multiple Walkers: Sequential or Simultaneous Interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentius Antonius Meerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Dean Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (8), pp.839-845. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/dmcn.13774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808750v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do walkers avoid a mobile robot crossing their way?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Souères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51, pp.97-103. </w:t>
@@ -3020,399 +3020,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric definition of shoulder range of motion and its correlation with clinical signs of shoulder hyperlaxity. A motion capture study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a novel index of shoulder's mobility based on the configuration space volume and its link to mono-axial amplitudes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Ropars</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bonan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Shoulder and Elbow Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Manual Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.433-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.math.2014.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jse.2014.06.040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058988v1</w:t>
+                <w:t xml:space="preserve">hal-01090851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which biomechanical models are currently used in standing posture analysis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volumetric definition of shoulder range of motion and its correlation with clinical signs of shoulder hyperlaxity. A motion capture study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv Kaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (4-5), 285-295 Special issue : Balance and Gait. </w:t>
+              <w:t xml:space="preserve">Journal of Shoulder and Elbow Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (2), pp.310-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2015.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jse.2014.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205353v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel index of shoulder's mobility based on the configuration space volume and its link to mono-axial amplitudes.</w:t>
+                <w:t xml:space="preserve">Which biomechanical models are currently used in standing posture analysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Ropars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manual Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (3), pp.433-439. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (4-5), 285-295 Special issue : Balance and Gait. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.math.2014.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090851v1</w:t>
+                <w:t xml:space="preserve">hal-01205353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training combined with antioxidant supplementation prevents the antiproliferative activity of single treatment in prostate cancer through inhibition of redox adaptation.</w:t>
+                <w:t xml:space="preserve">Exercise training combined with antioxidant supplementation prevents the antiproliferative activity of their single treatment in prostate cancer through inhibition of redox adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Guéritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
@@ -3432,133 +3432,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jl Ravanat</w:t>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 77, pp.95-105. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 77, pp.95-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159336v1</w:t>
+                <w:t xml:space="preserve">hal-01994542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training combined with antioxidant supplementation prevents the antiproliferative activity of their single treatment in prostate cancer through inhibition of redox adaptation</w:t>
+                <w:t xml:space="preserve">Exercise training combined with antioxidant supplementation prevents the antiproliferative activity of single treatment in prostate cancer through inhibition of redox adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Guéritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre-Orfila</w:t>
@@ -3572,176 +3551,197 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 77, pp.95-105</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 77, pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994542v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision avoidance between two walkers: Role-dependent strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3917,77 +3917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal predicted distance: A common metric for collision avoidance during pairwise interactions between walkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (3), pp.399-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4420,64 +4420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step‐by‐step modeling, analysis and annotation of locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5783,554 +5783,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Human-Robot Collaboration in near symmetry collision scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Grimaldo da Silva Filho</w:t>
+                <w:t xml:space="preserve">Impact of a thin plantar orthopaedic insert on posture and locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Cretual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RO-MAN 2019 - 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New Dehli, India. pp.1-8</w:t>
+              <w:t xml:space="preserve">ENPODHE 2019 - Conference European Network of Podiatry in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267705v1</w:t>
+                <w:t xml:space="preserve">hal-02396515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evitement de collision entre un piéton et une personne sur un fauteuil roulant motorisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Human-Robot Collaboration in near symmetry collision scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Grimaldo da Silva Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFPEL 2019 - 26ème congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">RO-MAN 2019 - 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Dehli, India. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373525v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision avoidance between a walker and a person on an electric powered wheelchair</w:t>
+                <w:t xml:space="preserve">Evitement de collision entre un piéton et une personne sur un fauteuil roulant motorisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPGR 2019 - Conference of the International Society for Posture &amp; Gait Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">SOFPEL 2019 - 26ème congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058342v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a thin plantar orthopaedic insert on posture and locomotion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collision avoidance between a walker and a person on an electric powered wheelchair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENPODHE 2019 - Conference European Network of Podiatry in Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">ISPGR 2019 - Conference of the International Society for Posture &amp; Gait Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396515v1</w:t>
+                <w:t xml:space="preserve">hal-02058342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision avoidance behavior between walkers: global and local motion cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentius Antonius Meerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6372,103 +6372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human inspired effort distribution during collision avoidance in human-robot motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Grimaldo da Silva Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RO-MAN 2018 - 27th IEEE International Symposium on Robot and Human Interactive Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Nanjing and Tai'an, China. pp.1111-1117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6502,90 +6502,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Virtual Human Gaze Behaviour During an Orthogonal Collision Avoidance Walking Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6636,90 +6636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous and sequential affordances of collision avoidance between multiple pedestrians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentius Antonius Meerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6761,90 +6761,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mutual gaze on collision avoidance behavior during human walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6886,103 +6886,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Motion Provides Sufficient Information for Successful Collision Avoidance During a Locomotor Task Within Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentius Antonius Meerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
@@ -7399,77 +7399,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal predicted distance: a kinematic cue to investigate collision avoidance between walkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.240-242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7779,77 +7779,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ondrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Cretual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium on Applied Perception in Graphics and Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Los Angeles, United States. pp.117-124, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7883,51 +7883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment-based modeling, simulation and validation of interactions between virtual walkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ondrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8337,601 +8337,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du paradigme de passage à travers une ouverture horizontale dans une population présentant une lombalgie chronique commune</w:t>
+                <w:t xml:space="preserve">Locomotion behavior of chronic non-specific low back pain (cNSLBP) patient while walking through apertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ménard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISPGR 2022 - Congres on International Society of Posture &amp; Gait Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921419v1</w:t>
+                <w:t xml:space="preserve">hal-03921456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body movement strategies to initiate the crossing of a street in front of traditional and self-driving cars in young and older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du paradigme de passage à travers une ouverture horizontale dans une population présentant une lombalgie chronique commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bilhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPGR 2022 - Congres on International Society of Posture &amp; Gait Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.1-1</w:t>
+              <w:t xml:space="preserve">SOFPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921438v1</w:t>
+                <w:t xml:space="preserve">hal-03921419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment rejoindre un groupe quand on se déplace en fauteuil ? Etude observationnelle biomécanique des interactions piétons-usagers de fauteuil roulant</w:t>
+                <w:t xml:space="preserve">Body movement strategies to initiate the crossing of a street in front of traditional and self-driving cars in young and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Louise Devigne</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Boulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Merlhiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFMER 2022 - 37e congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">ISPGR 2022 - Congres on International Society of Posture &amp; Gait Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921399v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural static task on a thin foam pad: evaluation of the plantar cutaneous system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Puil</w:t>
+                <w:t xml:space="preserve">Comment rejoindre un groupe quand on se déplace en fauteuil ? Etude observationnelle biomécanique des interactions piétons-usagers de fauteuil roulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leborgne Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPGR 2022 - Congres on International Society of Posture &amp; Gait Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SOFMER 2022 - 37e congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921446v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion behavior of chronic non-specific low back pain (cNSLBP) patient while walking through apertures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Bilhaut</w:t>
+                <w:t xml:space="preserve">Postural static task on a thin foam pad: evaluation of the plantar cutaneous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPGR 2022 - Congres on International Society of Posture &amp; Gait Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921456v1</w:t>
+                <w:t xml:space="preserve">hal-03921446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a thin plantar orthopaedic insert on posture and locomotion</w:t>
               </w:r>
@@ -9133,77 +9133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Predicted Distance: applying a common metric to collision avoidance strategies between typically developing children and adult walkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Rapos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Cinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Snyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9349,77 +9349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision avoidance between two walkers: Reduced avoidance behaviour in previously concussed athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Snyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Cinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Rapos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9470,90 +9470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of local limb cues in the prediction of global motion during collision avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentius Antonius Meerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10036,51 +10036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bilhaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Draper Rodi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijosm.2024.100741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ozan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2025.103335" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191807v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gamblin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Vandenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cinelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25011-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04169296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.06.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beaumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0000000000000762" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777418v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Hove" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hearing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2022.2107083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cacioppo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rauscente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cretual" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105710" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Snyder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rapos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.11.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dommes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Merlhiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106256" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eric Cinelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Grunberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Bourgaize" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.05.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pasquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rauscent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.06.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jamal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leplaideur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Moulinet Raillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.01.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102481" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.05.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02308028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouvier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2019.08.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Lynch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius Antonius Meerhoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2718514" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vassallo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.12.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940111v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Dean Lynch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02354" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Cornec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13774" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.09.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ropars" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Kaila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Anthony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-015-3621-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058988v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Thomazeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jse.2014.06.040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDP8XC9Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.07.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91PHN4PF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.math.2014.10.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVKC6F98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gu&#233;ritat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Ravanat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.09.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGBVC31C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994542v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2013.03.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Bervet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S27VPGHS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.03.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC3BLBZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenol&#233; Minter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsm.2010.074641" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-JLT4NFGR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058985v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fusco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJLB3R7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.377" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25HRM47D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballaz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.05.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5BN34NK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159478v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delamarche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.09.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J69CMPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650163v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fusco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441136v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusco Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tel Botcazou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Durocher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410310001641647" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitel Botcazou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396150v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03395929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Kodama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357506v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267705v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Grimaldo da Silva Filho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373525v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Borgne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058342v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02396515v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831757v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525623" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808850v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446180" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645697v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblong-Lecharpentier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challois-Leplaideur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chochina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.367" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH3TQKRS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762937v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jelic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Hua" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_25" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159395v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bethuel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.7136" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Nebigh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belguith" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650107v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539584v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ondrej" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836248.1836271" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473390v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1599470.1599495" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352563v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352562v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243509v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921419v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Boulo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921399v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne Nicolas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921446v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921456v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Grundberg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058358v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373802v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058359v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645924v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159369v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36368-9_13" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VRC5GSTP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072159v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nougaret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bilhaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Draper Rodi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijosm.2024.100741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ozan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2025.103335" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191807v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gamblin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Vandenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cinelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25011-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777418v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Hove" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hearing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2022.2107083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04169296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.06.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beaumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0000000000000762" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Snyder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rapos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.11.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cacioppo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rauscente" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cretual" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105710" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dommes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Merlhiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106256" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eric Cinelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Grunberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Bourgaize" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.05.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pasquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rauscent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.06.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jamal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leplaideur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Moulinet Raillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.01.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102481" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.05.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02308028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouvier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2019.08.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Cornec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.13774" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Lynch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentius Antonius Meerhoff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2718514" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vassallo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.12.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Dean Lynch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02354" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.09.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ropars" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Kaila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Anthony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-015-3621-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.math.2014.10.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVKC6F98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Thomazeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jse.2014.06.040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDP8XC9Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.07.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91PHN4PF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994542v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gu&#233;ritat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre-Orfila" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Ravanat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.09.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGBVC31C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2013.03.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Bervet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S27VPGHS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.03.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC3BLBZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenol&#233; Minter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsm.2010.074641" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-JLT4NFGR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058985v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fusco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HJLB3R7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.377" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25HRM47D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballaz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.05.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5BN34NK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159478v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delamarche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.09.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J69CMPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650163v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fusco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441136v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusco Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tel Botcazou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Durocher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410310001641647" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitel Botcazou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396150v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03395929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Kodama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357506v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02396515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267705v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Grimaldo da Silva Filho" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Borgne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831757v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525623" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808850v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446180" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645697v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblong-Lecharpentier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challois-Leplaideur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chochina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.367" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH3TQKRS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762937v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Jelic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Hua" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02447-9_25" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159395v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bethuel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.7136" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Nebigh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belguith" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650107v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539584v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ondrej" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836248.1836271" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473390v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1599470.1599495" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352563v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352562v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243509v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921419v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Boulo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921399v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne Nicolas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Grundberg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058358v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373802v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058359v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645924v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159369v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36368-9_13" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VRC5GSTP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072159v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nougaret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>