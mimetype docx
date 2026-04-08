--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -66,532 +66,532 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Petro‐Structural Evolution of the High Pressure‐Low Temperature Phyllite‐Quartzite Nappe Pile in Southern Peloponnese, Greece</w:t>
+                <w:t xml:space="preserve">Reply to Comment by Hetényi and Cattin on: “Raising the Roof of the World: Intra‐Crustal Asian Mantle Supports the Himalayan‐Tibetan Orogen”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Bouhot</w:t>
+                <w:t xml:space="preserve">P. Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Pilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghelichkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 44 (12), pp.e2025TC009089. </w:t>
+              <w:t xml:space="preserve">, 2026, 45 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025tc009089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2026TC009436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395855v1</w:t>
+                <w:t xml:space="preserve">hal-05574234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising the Roof of the World: Intra‐Crustal Asian Mantle Supports the Himalayan‐Tibetan Orogen</w:t>
+                <w:t xml:space="preserve">3D Petro‐Structural Evolution of the High Pressure‐Low Temperature Phyllite‐Quartzite Nappe Pile in Southern Peloponnese, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Sternai</w:t>
+                <w:t xml:space="preserve">Maïlys Bouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pilia</w:t>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ghelichkhan</w:t>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bouilhol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armel Menant</w:t>
+                <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 44, pp.e2025TC009057. </w:t>
+              <w:t xml:space="preserve">, 2025, 44 (12), pp.e2025TC009089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025tc009057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025tc009089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375089v1</w:t>
+                <w:t xml:space="preserve">hal-05395855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t>
+                <w:t xml:space="preserve">Raising the Roof of the World: Intra‐Crustal Asian Mantle Supports the Himalayan‐Tibetan Orogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">P Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ghelichkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 192, pp.11. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.e2025TC009057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025tc009057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184252v1</w:t>
+                <w:t xml:space="preserve">hal-05375089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise and demise of deep accretionary wedges: A long-term field and numerical modeling perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -619,2599 +619,2733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient stripping of subducting slabs controls periodic forearc uplift</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Simoes</w:t>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15580-7⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02926350v1</w:t>
+                <w:t xml:space="preserve">hal-03184252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preorogenic Folds and Syn-Orogenic Basement Tilts in an Inverted Hyperextended Margin: The Northern Pyrenees Case Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detailed tectonic reconstructions of the Western Mediterranean region for the last 35 Ma, insights on driving mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (7), pp.e2019TC005719. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019TC005719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2020040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897425v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03079936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed tectonic reconstructions of the Western Mediterranean region for the last 35 Ma, insights on driving mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient stripping of subducting slabs controls periodic forearc uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Romagny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armel Menant</w:t>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Bessière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maillard</w:t>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 191, pp.37. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2020040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15580-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03079936v1</w:t>
+                <w:t xml:space="preserve">insu-02926350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab fragmentation beneath the Aegean/Anatolia transition zone: Insights from the tectonic and metamorphic evolution of the Eastern Aegean region</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preorogenic Folds and Syn-Orogenic Basement Tilts in an Inverted Hyperextended Margin: The Northern Pyrenees Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Papanikolaou</w:t>
+                <w:t xml:space="preserve">Esther Izquierdo‐llavall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erdin Bozkurt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armel Menant</w:t>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.01.016⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (7), pp.e2019TC005719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019TC005719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02012398v1</w:t>
+                <w:t xml:space="preserve">hal-02897425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-driven fluid flow controls long-term megathrust strength and deep accretionary dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Slab fragmentation beneath the Aegean/Anatolia transition zone: Insights from the tectonic and metamorphic evolution of the Eastern Aegean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Papanikolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erdin Bozkurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46191-y⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 754, pp.101-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508181v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02012398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stress-driven fluid flow controls long-term megathrust strength and deep accretionary dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46191-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.09.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926801v1</w:t>
+                <w:t xml:space="preserve">hal-03508181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synextensional Granitoids and Detachment Systems Within Cycladic Metamorphic Core Complexes (Aegean Sea, Greece): Toward a Regional Tectonomagmatic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (8), pp.2328-2362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2017TC004697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01857065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain Localization Within a Syntectonic Intrusion in a Back-Arc Extensional Context: The Naxos Monzogranite (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (2), pp.558-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017TC004801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01680181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplacement of metamorphic core complexes and associated geothermal systems controlled by slab dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.043⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 185, pp.1187-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01856826v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D subduction dynamics: A first-order parameter of the transition from copper- to gold-rich deposits in the eastern Mediterranean region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emplacement of metamorphic core complexes and associated geothermal systems controlled by slab dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.01.023⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 498, pp.322-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01731644v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01856826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittle deformation during Alpine basal accretion and the origin of seismicity nests above the subduction interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">3D subduction dynamics: A first-order parameter of the transition from copper- to gold-rich deposits in the eastern Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Onno Oncken</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.01.029⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.118 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801673v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01731644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo-Tethys geodynamics and mantle convection: from extension to compression in Africa and a conceptual model for obduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agard</w:t>
+                <w:t xml:space="preserve">Brittle deformation during Alpine basal accretion and the origin of seismicity nests above the subduction interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Oncken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0118⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 487, pp.84-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01290014v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of the asthenospheric flow on the tectonics and topography at a collision-subduction transition zones: Comparison with the eastern Tibetan margin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Kinematic reconstructions and magmatic evolution illuminating crustal and mantle dynamics of the eastern Mediterranean region since the late Cretaceous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2016.02.009⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 675, pp.103-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01280447v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic reconstructions and magmatic evolution illuminating crustal and mantle dynamics of the eastern Mediterranean region since the late Cretaceous</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">3D numerical modeling of mantle flow, crustal dynamics and magma genesis associated with slab roll-back and tearing: The eastern Mediterranean case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vrielynck</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 675, pp.103-140. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 442, pp.93-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01288655v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical modeling of mantle flow, crustal dynamics and magma genesis associated with slab roll-back and tearing: The eastern Mediterranean case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">On the influence of the asthenospheric flow on the tectonics and topography at a collision-subduction transition zones: Comparison with the eastern Tibetan margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.184-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2016.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01288706v1</w:t>
+                <w:t xml:space="preserve">insu-01280447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ikaria high-temperature Metamorphic Core Complex (Cyclades, Greece): Geometry, kinematics and thermal structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Neo-Tethys geodynamics and mantle convection: from extension to compression in Africa and a conceptual model for obduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.09.004⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (11), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01225362v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01290014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations between extensional shear zones and synkinematic intrusions: The example of Ikaria Island (NE Cyclades, Greece)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Laurent</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 651-652, pp.152-171. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 659, pp.166-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.03.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01145425v1</w:t>
+                <w:t xml:space="preserve">insu-01187096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Ikaria high-temperature Metamorphic Core Complex (Cyclades, Greece): Geometry, kinematics and thermal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.18-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01187096v1</w:t>
+                <w:t xml:space="preserve">insu-01225362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving the upper plate surface deformation by slab rollback and mantle flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Interrelations between extensional shear zones and synkinematic intrusions: The example of Ikaria Island (NE Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.08.023⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 651-652, pp.152-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01064803v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01145425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Driving the upper plate surface deformation by slab rollback and mantle flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 405, pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01064803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The north cycladic detachment system and associated mineralization, Mykonos, Greece: Insights on the evolution of the Aegean domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Skarpelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32, pp.433-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/tect.20037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00819811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3221,3973 +3355,3973 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadenced basal-accretion events along the hellenic margin: insights from the high-pressure metamorphic complex in western Crete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Glodny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSA Connects 2021 in Portland, Oregon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Portland, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/abs/2021AM-369029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set the cadence of basal-accretion events along the subduction interface: a geological monitoring of the Hellenic margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Glodny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accretion-controlled forearc deformation pulses recorded by high-pressure paleo-accretionary wedges: the example of the Hellenic subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Glodny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-5897, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fore-arc building and destruction: a critical interplay between fluid flow, megathrust strength and tectonic underplating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction dynamics beneath the Eastern Mediterranean: tectonic, metamorphic and thermal consequences from Cretaceous to Present</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+                <w:t xml:space="preserve">Fore-arc building and destruction, a critical interplay between fluid flow, megathrust strength and tectonic underplating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 14030</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096042v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated vision of tectonic underplating in subduction zones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taras Gerya</w:t>
+                <w:t xml:space="preserve">Subduction dynamics beneath the Eastern Mediterranean: tectonic, metamorphic and thermal consequences from Cretaceous to Present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Lacassin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Simoes</w:t>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUBITOP IV Workshop/TopoEurope2019 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 14030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508351v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fore-arc building and destruction, a critical interplay between fluid flow, megathrust strength and tectonic underplating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards an integrated vision of tectonic underplating in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">SUBITOP IV Workshop/TopoEurope2019 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508365v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizating a fossilized, contractionally-rejuvenated salt province: A case study in the Chainons Béarnais (North Pyrenean Zone)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Izquierdo‐llavall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2018 (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integrated vision of tectonic underplating and associated deformation in subduction zones, insights from high-resolution numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-7585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+                <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A./clerc, C. Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-B. Bellhasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.5327</w:t>
+              <w:t xml:space="preserve">19ème EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552759v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution numerical modeling of tectonic underplating in circum-Pacific subduction zones: toward a better understanding of deformation in the episodic tremor and slip region?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Simoes</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nouvelle Orléans, United States. pp.#T23F-0674</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.5327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508230v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Ringenbach</w:t>
+                <w:t xml:space="preserve">High-resolution numerical modeling of tectonic underplating in circum-Pacific subduction zones: toward a better understanding of deformation in the episodic tremor and slip region?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nouvelle Orléans, United States. pp.#T23F-0674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387362v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Ringenbach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.-B. Bellhasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387514v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-crustal forcing on the tectonic and topographic evolution of collision-subduction transition zones: possible application to the eastern Tibetan margin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Taras Gerya</w:t>
+                <w:t xml:space="preserve">A post-folding thermal imprint in the Chaînons Béarnais (North Pyrenean Zone) evidenced by two independent methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Cuyala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+              <w:t xml:space="preserve">European Geosciences Union : EGU, Vienne, Autriche, Avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551947v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space and time evolution of ore deposits in the eastern Mediterranean region during the last 100 Myrs: a matter of subduction dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Salt tectonics and thermal imprint along an inverted passive margin: the Montcaou anticline, Chaînons Béarnais, North Pyrenean Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Cuyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG 2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Çeşme, Turkey</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509635v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric deformation and mantle/crust coupling related to slab roll-back and tearing processes: the role of magma-related rheological weakening highlighted by 3D numerical modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sub-crustal forcing on the tectonic and topographic evolution of collision-subduction transition zones: possible application to the eastern Tibetan margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pietro Sternai</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-4508</w:t>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508427v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt tectonics and thermal imprint along an inverted passive margin: the Montcaou anticline, Chaînons Béarnais, North Pyrenean Zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Space and time evolution of ore deposits in the eastern Mediterranean region during the last 100 Myrs: a matter of subduction dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SEG 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Çeşme, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551124v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A post-folding thermal imprint in the Chaînons Béarnais (North Pyrenean Zone) evidenced by two independent methods.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lithospheric deformation and mantle/crust coupling related to slab roll-back and tearing processes: the role of magma-related rheological weakening highlighted by 3D numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union : EGU, Vienne, Autriche, Avril 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-4508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815900v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper plate deformation, magmatism and mineralization illuminating crustal and mantle dynamics in the eastern Mediterranean region: kinematic reconstructions and numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal deformation and magmatism at the transition between subduction and collisional domains: insights from 3D numerical modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Geodynamics since the Jurassic and mantle convection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMOD 2014 : Modelling in Geoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RST, Oct 2014, Pau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991329v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01291374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granitoids and extensional shear zones in the Aegean Sea (Greece), interactions during Metamorphic Core Complexes formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Crustal deformation and magmatism at the transition between subduction and collisional domains: insights from 3D numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GEOMOD 2014 : Modelling in Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Potsdam, Germany. pp.289-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/GFZ.geomod.2014.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01143061v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving surface deformation by mantle flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Granitoids and extensional shear zones in the Aegean Sea (Greece), interactions during Metamorphic Core Complexes formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EGU, Apr 2014, Vienne, Austria. pp.EGU2014-5068</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-5146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01143051v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01143061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale controls of subduction dynamics on the development of ore deposits and magmatism in the eastern Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Driving surface deformation by mantle flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2014, Vienne, Austria. pp.EGU2014-5068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026324v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01143051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle convection, tectonics and the evolution of the Tethyan subduction zone.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multi-scale controls of subduction dynamics on the development of ore deposits and magmatism in the eastern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01291339v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamics since the Jurassic and mantle convection.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mantle convection, tectonics and the evolution of the Tethyan subduction zone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faccenna Claudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten W. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RST, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01291374v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01291339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction dynamics, mineralization and related magmatism in eastern Mediterranean: insight from kinematic reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.2620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00975184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Cretaceous-Tertiary subduction dynamics from the Balkan to the Aegean and W-Anatolia region: input of mineralization and related magmatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-10689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle convection and crustal tectonics in the Tethyan subduction zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Backarc extension, detachments and granitoids in the Aegean, their relations to slab tear and asthenospheric flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. W. Becker</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.08</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00975189v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00839198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backarc extension, detachments and granitoids in the Aegean, their relations to slab tear and asthenospheric flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mantle convection and crustal tectonics in the Tethyan subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Augier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. W. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00839198v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00975189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North Cycladic Detachment System and associated mineralization, Mykonos, Greece: insights on the evolution of stress regime in the Aegean domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Origin and timing of barite, base-metal and gold deposits on Mykonos island in the Aegean back-arc domain (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Skarpelis</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Skarpelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SEG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00839545v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and timing of barite, base-metal and gold deposits on Mykonos island in the Aegean back-arc domain (Greece)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The North Cycladic Detachment System and associated mineralization, Mykonos, Greece: insights on the evolution of stress regime in the Aegean domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Skarpelis</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Skarpelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lima, Peru</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508335v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00839545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal distribution of Cu-Au-Mo ore deposits along the western Tethyan convergent margin: a link with the 3D subduction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7197,288 +7331,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial extent of deep slab slicing events: Insights from the Phyllite-Quartzite paleo-accretionary complex (SE-Peloponnese and Kythira, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Bouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various-scale controls of complex subduction dynamics on magmatic-hydrothermal processes in eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7488,114 +7622,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du manteau à la croûte, dynamique de subduction et systèmes minéralisés en Méditerranée orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ORLE2048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01241682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7742,51 +7876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Bouhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sternai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pilia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghelichkhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouilhol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02392.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15580-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo&#8208;llavall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005719" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02012398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanikolaou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdin Bozkurt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.01.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46191-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.09.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.01.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.02.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288706v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225362v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Skarpelis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-369029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5897" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508278v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1783" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552759v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angiboust" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387362v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sternai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ringenbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387514v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A./clerc, C. Menant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-B. Bellhasen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuyala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Cuyala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00991329v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/GFZ.geomod.2014.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143051v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026324v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccenna Claudio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291374v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975184v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975189v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Becker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839198v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839545v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Skarpelis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12332" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00933496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241682v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ORLE2048" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sternai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghelichkhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026TC009436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Bouhot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sternai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pilia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghelichkhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouilhol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02392.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15580-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo&#8208;llavall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005719" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02012398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanikolaou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdin Bozkurt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.01.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46191-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.09.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.01.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.02.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225362v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.09.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064803v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Skarpelis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-369029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5897" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1783" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096042v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508251v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A./clerc, C. Menant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ringenbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-B. Bellhasen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angiboust" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387362v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Cuyala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuyala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00991329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/GFZ.geomod.2014.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143051v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccenna Claudio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975184v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975189v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Becker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508335v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Skarpelis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12332" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00933496v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241682v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ORLE2048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>