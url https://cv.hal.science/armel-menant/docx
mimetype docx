--- v1 (2026-04-08)
+++ v2 (2026-04-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3118 +234,3386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Petro‐Structural Evolution of the High Pressure‐Low Temperature Phyllite‐Quartzite Nappe Pile in Southern Peloponnese, Greece</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setting the Sequence of Slicing Events Along Deep Subduction Interfaces: 1. The Tectonic and Thermal Structure of the High-P Duplex in Western Crete (Hellenic Margin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Bouhot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armel Menant</w:t>
+                <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ganino</w:t>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onno Oncken</w:t>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (12), pp.e2025TC009089. </w:t>
+              <w:t xml:space="preserve">Tektonika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (1), pp.62-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025tc009089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2026.4.1.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395855v1</w:t>
+                <w:t xml:space="preserve">hal-05587820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising the Roof of the World: Intra‐Crustal Asian Mantle Supports the Himalayan‐Tibetan Orogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setting the Sequence of Slicing Events Along Deep Subduction Interfaces: 2. P-T Conditions and Timing of Accretion and Exhumation in Western Crete (Hellenic Margin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Sternai</w:t>
+                <w:t xml:space="preserve">Johannes Glodny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pilia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Armel Menant</w:t>
+                <w:t xml:space="preserve">Edward R Sobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025tc009057⟩</w:t>
+              <w:t xml:space="preserve">Tektonika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (1), pp.88-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2026.4.1.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375089v1</w:t>
+                <w:t xml:space="preserve">hal-05587833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise and demise of deep accretionary wedges: A long-term field and numerical modeling perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Petro‐Structural Evolution of the High Pressure‐Low Temperature Phyllite‐Quartzite Nappe Pile in Southern Peloponnese, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Bouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taras Gerya</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (12), pp.e2025TC009089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/GES02392.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025tc009089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508442v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t>
+                <w:t xml:space="preserve">Raising the Roof of the World: Intra‐Crustal Asian Mantle Supports the Himalayan‐Tibetan Orogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">P Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ghelichkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 192, pp.11. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.e2025TC009057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025tc009057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184252v1</w:t>
+                <w:t xml:space="preserve">hal-05375089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed tectonic reconstructions of the Western Mediterranean region for the last 35 Ma, insights on driving mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The rise and demise of deep accretionary wedges: A long-term field and numerical modeling perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Romagny</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Oncken</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2020040⟩</w:t>
+              <w:t xml:space="preserve">Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/GES02392.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03079936v1</w:t>
+                <w:t xml:space="preserve">hal-03508442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient stripping of subducting slabs controls periodic forearc uplift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Taras Gerya</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Lacassin</w:t>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Simoes</w:t>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15580-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02926350v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preorogenic Folds and Syn-Orogenic Basement Tilts in an Inverted Hyperextended Margin: The Northern Pyrenees Case Study</w:t>
+                <w:t xml:space="preserve">Detailed tectonic reconstructions of the Western Mediterranean region for the last 35 Ma, insights on driving mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Izquierdo‐llavall</w:t>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019TC005719⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2020040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897425v1</w:t>
+                <w:t xml:space="preserve">insu-03079936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab fragmentation beneath the Aegean/Anatolia transition zone: Insights from the tectonic and metamorphic evolution of the Eastern Aegean region</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient stripping of subducting slabs controls periodic forearc uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.01.016⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15580-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02012398v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02926350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-driven fluid flow controls long-term megathrust strength and deep accretionary dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preorogenic Folds and Syn-Orogenic Basement Tilts in an Inverted Hyperextended Margin: The Northern Pyrenees Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Izquierdo‐llavall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46191-y⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (7), pp.e2019TC005719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019TC005719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508181v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synextensional Granitoids and Detachment Systems Within Cycladic Metamorphic Core Complexes (Aegean Sea, Greece): Toward a Regional Tectonomagmatic Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Slab fragmentation beneath the Aegean/Anatolia transition zone: Insights from the tectonic and metamorphic evolution of the Eastern Aegean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+                <w:t xml:space="preserve">D. Papanikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Laurent</w:t>
+                <w:t xml:space="preserve">Erdin Bozkurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (8), pp.2328-2362. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 754, pp.101-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2017TC004697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01857065v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02012398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Localization Within a Syntectonic Intrusion in a Back-Arc Extensional Context: The Naxos Monzogranite (Greece)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress-driven fluid flow controls long-term megathrust strength and deep accretionary dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017TC004801⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46191-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01680181v1</w:t>
+                <w:t xml:space="preserve">hal-03508181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Synextensional Granitoids and Detachment Systems Within Cycladic Metamorphic Core Complexes (Aegean Sea, Greece): Toward a Regional Tectonomagmatic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clerc</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Sternai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.09.010⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (8), pp.2328-2362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017TC004697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926801v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01857065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplacement of metamorphic core complexes and associated geothermal systems controlled by slab dynamics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Strain Localization Within a Syntectonic Intrusion in a Back-Arc Extensional Context: The Naxos Monzogranite (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.043⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.558-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01856826v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01680181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D subduction dynamics: A first-order parameter of the transition from copper- to gold-rich deposits in the eastern Mediterranean region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Tuduri</w:t>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Loiselet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.01.023⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 185, pp.1187-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01731644v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittle deformation during Alpine basal accretion and the origin of seismicity nests above the subduction interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emplacement of metamorphic core complexes and associated geothermal systems controlled by slab dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onno Oncken</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 487, pp.84-93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.01.029⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 498, pp.322-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801673v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01856826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic reconstructions and magmatic evolution illuminating crustal and mantle dynamics of the eastern Mediterranean region since the late Cretaceous</w:t>
+                <w:t xml:space="preserve">3D subduction dynamics: A first-order parameter of the transition from copper- to gold-rich deposits in the eastern Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Vrielynck</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 675, pp.103-140. </w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.118 - 135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01288655v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01731644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical modeling of mantle flow, crustal dynamics and magma genesis associated with slab roll-back and tearing: The eastern Mediterranean case</w:t>
+                <w:t xml:space="preserve">Brittle deformation during Alpine basal accretion and the origin of seismicity nests above the subduction interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taras Gerya</w:t>
+                <w:t xml:space="preserve">Onno Oncken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 442, pp.93-107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 487, pp.84-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01288706v1</w:t>
+                <w:t xml:space="preserve">hal-01801673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of the asthenospheric flow on the tectonics and topography at a collision-subduction transition zones: Comparison with the eastern Tibetan margin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Kinematic reconstructions and magmatic evolution illuminating crustal and mantle dynamics of the eastern Mediterranean region since the late Cretaceous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2016.02.009⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 675, pp.103-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01280447v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo-Tethys geodynamics and mantle convection: from extension to compression in Africa and a conceptual model for obduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">3D numerical modeling of mantle flow, crustal dynamics and magma genesis associated with slab roll-back and tearing: The eastern Mediterranean case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0118⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 442, pp.93-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01290014v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Neo-Tethys geodynamics and mantle convection: from extension to compression in Africa and a conceptual model for obduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (11), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01187096v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01290014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ikaria high-temperature Metamorphic Core Complex (Cyclades, Greece): Geometry, kinematics and thermal structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">On the influence of the asthenospheric flow on the tectonics and topography at a collision-subduction transition zones: Comparison with the eastern Tibetan margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92, pp.18-41. </w:t>
+              <w:t xml:space="preserve">, 2016, 100, pp.184-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2016.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01225362v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01280447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations between extensional shear zones and synkinematic intrusions: The example of Ikaria Island (NE Cyclades, Greece)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 651-652, pp.152-171. </w:t>
+              <w:t xml:space="preserve">, 2015, 659, pp.166-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01145425v1</w:t>
+                <w:t xml:space="preserve">insu-01187096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving the upper plate surface deformation by slab rollback and mantle flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ikaria high-temperature Metamorphic Core Complex (Cyclades, Greece): Geometry, kinematics and thermal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Sternai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.08.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.18-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01064803v1</w:t>
+                <w:t xml:space="preserve">insu-01225362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interrelations between extensional shear zones and synkinematic intrusions: The example of Ikaria Island (NE Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 651-652, pp.152-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01145425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driving the upper plate surface deformation by slab rollback and mantle flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 405, pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01064803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The north cycladic detachment system and associated mineralization, Mykonos, Greece: Insights on the evolution of the Aegean domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Skarpelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32, pp.433-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/tect.20037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00819811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3355,3973 +3623,3973 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadenced basal-accretion events along the hellenic margin: insights from the high-pressure metamorphic complex in western Crete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Glodny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSA Connects 2021 in Portland, Oregon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Portland, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/abs/2021AM-369029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set the cadence of basal-accretion events along the subduction interface: a geological monitoring of the Hellenic margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Glodny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accretion-controlled forearc deformation pulses recorded by high-pressure paleo-accretionary wedges: the example of the Hellenic subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Oncken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Glodny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-5897, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fore-arc building and destruction: a critical interplay between fluid flow, megathrust strength and tectonic underplating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fore-arc building and destruction, a critical interplay between fluid flow, megathrust strength and tectonic underplating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction dynamics beneath the Eastern Mediterranean: tectonic, metamorphic and thermal consequences from Cretaceous to Present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 14030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integrated vision of tectonic underplating in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUBITOP IV Workshop/TopoEurope2019 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizating a fossilized, contractionally-rejuvenated salt province: A case study in the Chainons Béarnais (North Pyrenean Zone)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Izquierdo‐llavall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2018 (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integrated vision of tectonic underplating and associated deformation in subduction zones, insights from high-resolution numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-7585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A./clerc, C. Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Ringenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-B. Bellhasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.5327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution numerical modeling of tectonic underplating in circum-Pacific subduction zones: toward a better understanding of deformation in the episodic tremor and slip region?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nouvelle Orléans, United States. pp.#T23F-0674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Ringenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A post-folding thermal imprint in the Chaînons Béarnais (North Pyrenean Zone) evidenced by two independent methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Cuyala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union : EGU, Vienne, Autriche, Avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt tectonics and thermal imprint along an inverted passive margin: the Montcaou anticline, Chaînons Béarnais, North Pyrenean Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Cuyala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-crustal forcing on the tectonic and topographic evolution of collision-subduction transition zones: possible application to the eastern Tibetan margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and time evolution of ore deposits in the eastern Mediterranean region during the last 100 Myrs: a matter of subduction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG 2016 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Çeşme, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric deformation and mantle/crust coupling related to slab roll-back and tearing processes: the role of magma-related rheological weakening highlighted by 3D numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-4508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper plate deformation, magmatism and mineralization illuminating crustal and mantle dynamics in the eastern Mediterranean region: kinematic reconstructions and numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamics since the Jurassic and mantle convection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RST, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal deformation and magmatism at the transition between subduction and collisional domains: insights from 3D numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMOD 2014 : Modelling in Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Potsdam, Germany. pp.289-293, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/GFZ.geomod.2014.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granitoids and extensional shear zones in the Aegean Sea (Greece), interactions during Metamorphic Core Complexes formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-5146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01143061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving surface deformation by mantle flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2014, Vienne, Austria. pp.EGU2014-5068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01143051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale controls of subduction dynamics on the development of ore deposits and magmatism in the eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle convection, tectonics and the evolution of the Tethyan subduction zone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccenna Claudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten W. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction dynamics, mineralization and related magmatism in eastern Mediterranean: insight from kinematic reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.2620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00975184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Cretaceous-Tertiary subduction dynamics from the Balkan to the Aegean and W-Anatolia region: input of mineralization and related magmatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-10689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backarc extension, detachments and granitoids in the Aegean, their relations to slab tear and asthenospheric flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mantle convection and crustal tectonics in the Tethyan subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Augier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. W. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00839198v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00975189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle convection and crustal tectonics in the Tethyan subduction zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Backarc extension, detachments and granitoids in the Aegean, their relations to slab tear and asthenospheric flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. W. Becker</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.08</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00975189v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00839198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and timing of barite, base-metal and gold deposits on Mykonos island in the Aegean back-arc domain (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Skarpelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The North Cycladic Detachment System and associated mineralization, Mykonos, Greece: insights on the evolution of stress regime in the Aegean domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Skarpelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal distribution of Cu-Au-Mo ore deposits along the western Tethyan convergent margin: a link with the 3D subduction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7331,288 +7599,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial extent of deep slab slicing events: Insights from the Phyllite-Quartzite paleo-accretionary complex (SE-Peloponnese and Kythira, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Bouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various-scale controls of complex subduction dynamics on magmatic-hydrothermal processes in eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7622,114 +7890,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du manteau à la croûte, dynamique de subduction et systèmes minéralisés en Méditerranée orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ORLE2048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01241682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7876,51 +8144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sternai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghelichkhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026TC009436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Bouhot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sternai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pilia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghelichkhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouilhol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02392.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15580-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo&#8208;llavall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005719" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02012398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanikolaou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdin Bozkurt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.01.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46191-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.09.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.01.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.02.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225362v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.09.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064803v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Skarpelis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-369029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5897" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1783" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096042v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508251v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A./clerc, C. Menant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ringenbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-B. Bellhasen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angiboust" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387362v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Cuyala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuyala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00991329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/GFZ.geomod.2014.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143051v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccenna Claudio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975184v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975189v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Becker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508335v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Skarpelis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12332" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00933496v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241682v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ORLE2048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sternai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghelichkhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026TC009436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R Sobel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Bouhot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sternai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pilia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghelichkhan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouilhol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02392.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15580-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo&#8208;llavall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005719" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02012398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanikolaou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdin Bozkurt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.01.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46191-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.09.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.01.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0118" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280447v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.02.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.09.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819811v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Skarpelis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-369029" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522373v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5897" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1783" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387514v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A./clerc, C. Menant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ringenbach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-B. Bellhasen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angiboust" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815900v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Cuyala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuyala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00991329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/GFZ.geomod.2014.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccenna Claudio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Becker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839198v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839545v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Skarpelis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12332" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00933496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241682v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ORLE2048" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>