--- v2 (2026-04-28)
+++ v3 (2026-05-18)
@@ -100,498 +100,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Comment by Hetényi and Cattin on: “Raising the Roof of the World: Intra‐Crustal Asian Mantle Supports the Himalayan‐Tibetan Orogen”</w:t>
+                <w:t xml:space="preserve">Setting the Sequence of Slicing Events Along Deep Subduction Interfaces: 2. P-T Conditions and Timing of Accretion and Exhumation in Western Crete (Hellenic Margin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sternai</w:t>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pilia</w:t>
+                <w:t xml:space="preserve">Johannes Glodny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ghelichkhan</w:t>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bouilhol</w:t>
+                <w:t xml:space="preserve">Edward R Sobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Menant</w:t>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 45 (4), </w:t>
+              <w:t xml:space="preserve">Tektonika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (1), pp.88-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2026TC009436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2026.4.1.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574234v1</w:t>
+                <w:t xml:space="preserve">hal-05587833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting the Sequence of Slicing Events Along Deep Subduction Interfaces: 1. The Tectonic and Thermal Structure of the High-P Duplex in Western Crete (Hellenic Margin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Menant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Augier</w:t>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tektonika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 4 (1), pp.62-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55575/tektonika2026.4.1.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting the Sequence of Slicing Events Along Deep Subduction Interfaces: 2. P-T Conditions and Timing of Accretion and Exhumation in Western Crete (Hellenic Margin)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reply to Comment by Hetényi and Cattin on: “Raising the Roof of the World: Intra‐Crustal Asian Mantle Supports the Himalayan‐Tibetan Orogen”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghelichkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tektonika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 4 (1), pp.88-113. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 45 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55575/tektonika2026.4.1.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2026TC009436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05587833v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Petro‐Structural Evolution of the High Pressure‐Low Temperature Phyllite‐Quartzite Nappe Pile in Southern Peloponnese, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Bouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ghelichkhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 44, pp.e2025TC009057. </w:t>
@@ -770,762 +770,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise and demise of deep accretionary wedges: A long-term field and numerical modeling perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taras Gerya</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/GES02392.1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508442v1</w:t>
+                <w:t xml:space="preserve">hal-03184252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The rise and demise of deep accretionary wedges: A long-term field and numerical modeling perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Maillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Oncken</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 192, pp.11. </w:t>
+              <w:t xml:space="preserve">Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/GES02392.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184252v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed tectonic reconstructions of the Western Mediterranean region for the last 35 Ma, insights on driving mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient stripping of subducting slabs controls periodic forearc uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Romagny</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maillard</w:t>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2020040⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15580-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03079936v1</w:t>
+                <w:t xml:space="preserve">insu-02926350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient stripping of subducting slabs controls periodic forearc uplift</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preorogenic Folds and Syn-Orogenic Basement Tilts in an Inverted Hyperextended Margin: The Northern Pyrenees Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Izquierdo‐llavall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martine Simoes</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15580-7⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (7), pp.e2019TC005719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019TC005719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02926350v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preorogenic Folds and Syn-Orogenic Basement Tilts in an Inverted Hyperextended Margin: The Northern Pyrenees Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esther Izquierdo‐llavall</w:t>
+                <w:t xml:space="preserve">Detailed tectonic reconstructions of the Western Mediterranean region for the last 35 Ma, insights on driving mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Menant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (7), pp.e2019TC005719. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019TC005719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2020040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897425v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03079936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slab fragmentation beneath the Aegean/Anatolia transition zone: Insights from the tectonic and metamorphic evolution of the Eastern Aegean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Papanikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erdin Bozkurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 754, pp.101-129. </w:t>
@@ -1563,77 +1563,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-driven fluid flow controls long-term megathrust strength and deep accretionary dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1661,511 +1661,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synextensional Granitoids and Detachment Systems Within Cycladic Metamorphic Core Complexes (Aegean Sea, Greece): Toward a Regional Tectonomagmatic Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">Camille Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Laurent</w:t>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (8), pp.2328-2362. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 185, pp.1187-1209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2017TC004697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01857065v1</w:t>
+                <w:t xml:space="preserve">hal-01926801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Localization Within a Syntectonic Intrusion in a Back-Arc Extensional Context: The Naxos Monzogranite (Greece)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synextensional Granitoids and Detachment Systems Within Cycladic Metamorphic Core Complexes (Aegean Sea, Greece): Toward a Regional Tectonomagmatic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37 (2), pp.558-587. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017TC004801⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 37 (8), pp.2328-2362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017TC004697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01680181v1</w:t>
+                <w:t xml:space="preserve">insu-01857065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Strain Localization Within a Syntectonic Intrusion in a Back-Arc Extensional Context: The Naxos Monzogranite (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 185, pp.1187-1209. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.558-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926801v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01680181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplacement of metamorphic core complexes and associated geothermal systems controlled by slab dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 498, pp.322-333. </w:t>
@@ -2203,64 +2203,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D subduction dynamics: A first-order parameter of the transition from copper- to gold-rich deposits in the eastern Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,64 +2337,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittle deformation during Alpine basal accretion and the origin of seismicity nests above the subduction interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2461,1000 +2461,1000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic reconstructions and magmatic evolution illuminating crustal and mantle dynamics of the eastern Mediterranean region since the late Cretaceous</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On the influence of the asthenospheric flow on the tectonics and topography at a collision-subduction transition zones: Comparison with the eastern Tibetan margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.184-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2016.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01288655v1</w:t>
+                <w:t xml:space="preserve">insu-01280447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical modeling of mantle flow, crustal dynamics and magma genesis associated with slab roll-back and tearing: The eastern Mediterranean case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Neo-Tethys geodynamics and mantle convection: from extension to compression in Africa and a conceptual model for obduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (11), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.03.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01288706v1</w:t>
+                <w:t xml:space="preserve">insu-01290014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo-Tethys geodynamics and mantle convection: from extension to compression in Africa and a conceptual model for obduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Kinematic reconstructions and magmatic evolution illuminating crustal and mantle dynamics of the eastern Mediterranean region since the late Cretaceous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0118⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 675, pp.103-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01290014v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of the asthenospheric flow on the tectonics and topography at a collision-subduction transition zones: Comparison with the eastern Tibetan margin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">3D numerical modeling of mantle flow, crustal dynamics and magma genesis associated with slab roll-back and tearing: The eastern Mediterranean case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 100, pp.184-197. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 442, pp.93-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2016.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01280447v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Ikaria high-temperature Metamorphic Core Complex (Cyclades, Greece): Geometry, kinematics and thermal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.18-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01187096v1</w:t>
+                <w:t xml:space="preserve">insu-01225362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ikaria high-temperature Metamorphic Core Complex (Cyclades, Greece): Geometry, kinematics and thermal structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Interrelations between extensional shear zones and synkinematic intrusions: The example of Ikaria Island (NE Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92, pp.18-41. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 651-652, pp.152-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01225362v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01145425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations between extensional shear zones and synkinematic intrusions: The example of Ikaria Island (NE Cyclades, Greece)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 651-652, pp.152-171. </w:t>
+              <w:t xml:space="preserve">, 2015, 659, pp.166-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01145425v1</w:t>
+                <w:t xml:space="preserve">insu-01187096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving the upper plate surface deformation by slab rollback and mantle flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 405, pp.110-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3488,64 +3488,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The north cycladic detachment system and associated mineralization, Mykonos, Greece: Insights on the evolution of the Aegean domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3597,3914 +3597,4048 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00819811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadenced basal-accretion events along the hellenic margin: insights from the high-pressure metamorphic complex in western Crete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Menant</w:t>
+                <w:t xml:space="preserve">Duration, thermal regime and argon behavior in continental shear zones: a synthesis from the Aegean domain, Menderes Massif and Alpine Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Connects 2021 in Portland, Oregon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/abs/2021AM-369029⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-11126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508391v1</w:t>
+                <w:t xml:space="preserve">hal-05622238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set the cadence of basal-accretion events along the subduction interface: a geological monitoring of the Hellenic margin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cadenced basal-accretion events along the hellenic margin: insights from the high-pressure metamorphic complex in western Crete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Glodny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Onno Oncken</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GSA Connects 2021 in Portland, Oregon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/abs/2021AM-369029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522373v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accretion-controlled forearc deformation pulses recorded by high-pressure paleo-accretionary wedges: the example of the Hellenic subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Glodny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-5897, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fore-arc building and destruction: a critical interplay between fluid flow, megathrust strength and tectonic underplating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Set the cadence of basal-accretion events along the subduction interface: a geological monitoring of the Hellenic margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Glodny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martine Simoes</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508278v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fore-arc building and destruction, a critical interplay between fluid flow, megathrust strength and tectonic underplating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fore-arc building and destruction: a critical interplay between fluid flow, megathrust strength and tectonic underplating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508365v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction dynamics beneath the Eastern Mediterranean: tectonic, metamorphic and thermal consequences from Cretaceous to Present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 14030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integrated vision of tectonic underplating in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUBITOP IV Workshop/TopoEurope2019 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizating a fossilized, contractionally-rejuvenated salt province: A case study in the Chainons Béarnais (North Pyrenean Zone)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fore-arc building and destruction, a critical interplay between fluid flow, megathrust strength and tectonic underplating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018 (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899487v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated vision of tectonic underplating and associated deformation in subduction zones, insights from high-resolution numerical modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterizating a fossilized, contractionally-rejuvenated salt province: A case study in the Chainons Béarnais (North Pyrenean Zone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Izquierdo‐llavall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-7585</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018 (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508251v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an integrated vision of tectonic underplating and associated deformation in subduction zones, insights from high-resolution numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sternai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N.-B. Bellhasen</w:t>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-7585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387514v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.5327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution numerical modeling of tectonic underplating in circum-Pacific subduction zones: toward a better understanding of deformation in the episodic tremor and slip region?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Angiboust</w:t>
+                <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nouvelle Orléans, United States. pp.#T23F-0674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Menant</w:t>
+                <w:t xml:space="preserve">C. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Ringenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A post-folding thermal imprint in the Chaînons Béarnais (North Pyrenean Zone) evidenced by two independent methods.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+                <w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Cuyala</w:t>
+                <w:t xml:space="preserve">A./clerc, C. Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-B. Bellhasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union : EGU, Vienne, Autriche, Avril 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">19ème EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815900v1</w:t>
+                <w:t xml:space="preserve">hal-03387514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt tectonics and thermal imprint along an inverted passive margin: the Montcaou anticline, Chaînons Béarnais, North Pyrenean Zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+                <w:t xml:space="preserve">Sub-crustal forcing on the tectonic and topographic evolution of collision-subduction transition zones: possible application to the eastern Tibetan margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551124v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-crustal forcing on the tectonic and topographic evolution of collision-subduction transition zones: possible application to the eastern Tibetan margin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Space and time evolution of ore deposits in the eastern Mediterranean region during the last 100 Myrs: a matter of subduction dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Taras Gerya</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SEG 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Çeşme, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551947v1</w:t>
+                <w:t xml:space="preserve">hal-03509635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space and time evolution of ore deposits in the eastern Mediterranean region during the last 100 Myrs: a matter of subduction dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lithospheric deformation and mantle/crust coupling related to slab roll-back and tearing processes: the role of magma-related rheological weakening highlighted by 3D numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG 2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Çeşme, Turkey</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-4508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509635v1</w:t>
+                <w:t xml:space="preserve">hal-03508427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric deformation and mantle/crust coupling related to slab roll-back and tearing processes: the role of magma-related rheological weakening highlighted by 3D numerical modeling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A post-folding thermal imprint in the Chaînons Béarnais (North Pyrenean Zone) evidenced by two independent methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Cuyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-4508</w:t>
+              <w:t xml:space="preserve">European Geosciences Union : EGU, Vienne, Autriche, Avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508427v1</w:t>
+                <w:t xml:space="preserve">hal-01815900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper plate deformation, magmatism and mineralization illuminating crustal and mantle dynamics in the eastern Mediterranean region: kinematic reconstructions and numerical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Salt tectonics and thermal imprint along an inverted passive margin: the Montcaou anticline, Chaînons Béarnais, North Pyrenean Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Cuyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132884v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamics since the Jurassic and mantle convection.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Upper plate deformation, magmatism and mineralization illuminating crustal and mantle dynamics in the eastern Mediterranean region: kinematic reconstructions and numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RST, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01291374v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal deformation and magmatism at the transition between subduction and collisional domains: insights from 3D numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMOD 2014 : Modelling in Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Potsdam, Germany. pp.289-293, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/GFZ.geomod.2014.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granitoids and extensional shear zones in the Aegean Sea (Greece), interactions during Metamorphic Core Complexes formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-5146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01143061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving surface deformation by mantle flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2014, Vienne, Austria. pp.EGU2014-5068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01143051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale controls of subduction dynamics on the development of ore deposits and magmatism in the eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle convection, tectonics and the evolution of the Tethyan subduction zone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccenna Claudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten W. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction dynamics, mineralization and related magmatism in eastern Mediterranean: insight from kinematic reconstructions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Geodynamics since the Jurassic and mantle convection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.2620</w:t>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RST, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00975184v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01291374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Cretaceous-Tertiary subduction dynamics from the Balkan to the Aegean and W-Anatolia region: input of mineralization and related magmatism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Subduction dynamics, mineralization and related magmatism in eastern Mediterranean: insight from kinematic reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-10689</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.2620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796793v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00975184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle convection and crustal tectonics in the Tethyan subduction zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Upper Cretaceous-Tertiary subduction dynamics from the Balkan to the Aegean and W-Anatolia region: input of mineralization and related magmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.08</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-10689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00975189v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backarc extension, detachments and granitoids in the Aegean, their relations to slab tear and asthenospheric flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mantle convection and crustal tectonics in the Tethyan subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Augier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. W. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00839198v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00975189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and timing of barite, base-metal and gold deposits on Mykonos island in the Aegean back-arc domain (Greece)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Backarc extension, detachments and granitoids in the Aegean, their relations to slab tear and asthenospheric flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lima, Peru</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508335v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00839198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The North Cycladic Detachment System and associated mineralization, Mykonos, Greece: insights on the evolution of stress regime in the Aegean domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Skarpelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Origin and timing of barite, base-metal and gold deposits on Mykonos island in the Aegean back-arc domain (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Skarpelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lima, Peru</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal distribution of Cu-Au-Mo ore deposits along the western Tethyan convergent margin: a link with the 3D subduction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7512,84 +7646,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7599,288 +7733,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial extent of deep slab slicing events: Insights from the Phyllite-Quartzite paleo-accretionary complex (SE-Peloponnese and Kythira, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Bouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onno Oncken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various-scale controls of complex subduction dynamics on magmatic-hydrothermal processes in eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7890,114 +8024,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du manteau à la croûte, dynamique de subduction et systèmes minéralisés en Méditerranée orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ORLE2048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01241682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8144,51 +8278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sternai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghelichkhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026TC009436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R Sobel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Bouhot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sternai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pilia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghelichkhan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouilhol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02392.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15580-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo&#8208;llavall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005719" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02012398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanikolaou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdin Bozkurt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.01.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46191-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.09.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.01.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0118" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280447v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.02.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.09.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819811v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Skarpelis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-369029" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522373v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5897" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1783" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387514v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A./clerc, C. Menant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ringenbach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-B. Bellhasen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angiboust" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815900v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Cuyala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuyala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00991329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/GFZ.geomod.2014.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccenna Claudio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Becker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839198v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839545v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Skarpelis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12332" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00933496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241682v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ORLE2048" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Glodny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R Sobel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.107" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2026.4.1.106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sternai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghelichkhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026TC009436" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Bouhot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sternai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pilia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghelichkhan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouilhol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02392.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15580-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo&#8208;llavall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005719" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03079936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02012398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanikolaou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdin Bozkurt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.01.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46191-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.09.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004697" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.01.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280447v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.02.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0118" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288655v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.09.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819811v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Skarpelis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-11126" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2021AM-369029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5897" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1783" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899487v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508230v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angiboust" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ringenbach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387514v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A./clerc, C. Menant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-B. Bellhasen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551947v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508427v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Cuyala" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551124v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuyala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00991329v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/GFZ.geomod.2014.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143051v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291339v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccenna Claudio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975184v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975189v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Becker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839545v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Skarpelis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508335v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131812v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12332" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00933496v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241682v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ORLE2048" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>