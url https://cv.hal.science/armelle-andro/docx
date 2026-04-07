--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -520,313 +520,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary Adjustment or Normative Change? Fertility and Marriage Preferences of Syrian Refugees in Turkey in the Context of Forced Migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vivre en marge et en famille : la précarité résidentielle au cœur de l’expérience des familles en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilgi Bozdag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armelle Andro</w:t>
+                <w:t xml:space="preserve">Pierre Eloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fhumd.2021.778385⟩</w:t>
+              <w:t xml:space="preserve">Populations vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/popvuln.3994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958549v1</w:t>
+                <w:t xml:space="preserve">hal-03990368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre recours et renoncement : une analyse de l’accès aux soins des femmes migrantes sans logement hébergées à l’hôtel en Île-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporary Adjustment or Normative Change? Fertility and Marriage Preferences of Syrian Refugees in Turkey in the Context of Forced Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilgi Bozdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Poncet</w:t>
+                <w:t xml:space="preserve">Celio Sierra-Paycha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Populations vulnérables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 113 (8), pp.109-118. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/popvuln.4044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fhumd.2021.778385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207207v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre en marge et en famille : la précarité résidentielle au cœur de l’expérience des familles en exil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre recours et renoncement : une analyse de l’accès aux soins des femmes migrantes sans logement hébergées à l’hôtel en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Eloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8, </w:t>
+              <w:t xml:space="preserve">, 2022, n° 113 (8), pp.109-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/popvuln.3994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/popvuln.4044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990368v1</w:t>
+                <w:t xml:space="preserve">hal-04207207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women who have undergone female genital mutilation/cutting’s perceptions and experiences with healthcare providers in Paris</w:t>
               </w:r>
@@ -929,51 +929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestational Weight Gain in a Migration Context: Are Migrant Women More at Risk of Inadequate or Excessive Weight Gain during Pregnancy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Panjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1063,100 +1063,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary Adjustment or Normative Change? Fertility and Marriage Preferences of Syrian Refugees in Turkey in the Context of Forced Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilgi Bozdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celio Sierra-Paycha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (2022/1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fhumd.2021.778385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983023v1</w:t>
@@ -1167,51 +1167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do vulnerable groups access prevention services? Cervical cancer screening and HIV testing among homeless migrant women in the Paris metropolitan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Panjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1284,51 +1284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caesarean delivery in a migration context: the role of prior delivery in the host country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Panjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1578,51 +1578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating and Improving Access to Reproductive Healthcare for Vulnerable Migrant Women in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,51 +3424,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en marge et en famille : la précarité résidentielle au cœur de l’expérience des familles en exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4774,224 +4774,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final. Volet quantitatif du projet Excision et Handicap (ExH).</w:t>
+                <w:t xml:space="preserve">Rapport final. Volet qualitatif du projet Excision et Handicap (ExH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Cirbeau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Paris 1; INED. 2009</w:t>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris 1. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110998v1</w:t>
+                <w:t xml:space="preserve">hal-02111011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final. Volet qualitatif du projet Excision et Handicap (ExH)</w:t>
+                <w:t xml:space="preserve">Rapport final. Volet quantitatif du projet Excision et Handicap (ExH).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolores Pourette</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Paris 1. 2009</w:t>
+                <w:t xml:space="preserve">Christelle Cirbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris 1; INED. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111011v1</w:t>
+                <w:t xml:space="preserve">hal-02110998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5067,51 +5067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4F8F0DE"/>
+    <w:nsid w:val="F225CB73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5298,51 +5298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-andro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4620-627X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Azadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bellamine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Levard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.251.0183" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgi Bozdag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2021.778385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.4044" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03990368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.3994" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tantet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691058.2021.1982010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2021-216619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03983023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255900" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2020.1763576" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lombart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04006493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fleury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Riou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7565/ssp.2019.2672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scodellaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.098.0083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Binctin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.089.0069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1602.0224" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01341727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Loenzien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Diguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2015.03.01.05" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.02.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMG3TGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helleringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy-Malick Kant&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13524-013-0268-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerschom Mugisho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04736130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escud&#233;-Joffres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04174397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Heinen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Bras-Chopard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03990781v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.2594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guyard-Nedelec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaunait" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Descoutures" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0092" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bachmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789966v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cirbeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-andro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4620-627X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Azadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bellamine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Levard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.251.0183" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03990368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.3994" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgi Bozdag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2021.778385" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.4044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tantet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691058.2021.1982010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2021-216619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03983023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255900" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2020.1763576" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lombart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04006493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fleury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Riou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7565/ssp.2019.2672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scodellaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.098.0083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Binctin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.089.0069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1602.0224" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01341727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Loenzien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Diguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2015.03.01.05" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.02.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMG3TGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helleringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy-Malick Kant&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13524-013-0268-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerschom Mugisho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04736130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escud&#233;-Joffres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04174397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Heinen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Bras-Chopard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03990781v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.2594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guyard-Nedelec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaunait" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Descoutures" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0092" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bachmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789966v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cirbeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>