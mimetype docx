--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -334,923 +334,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une enquête pilote de prévalence des mutilations sexuelles féminines dans trois départements français</w:t>
+                <w:t xml:space="preserve">Mind the Gap : avancées et résistances dans la prise en charge des violences sexuelles et sexistes dans le monde académique (2002-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lesclingand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 113 (1), pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.113.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247241v1</w:t>
+                <w:t xml:space="preserve">hal-04207275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the Gap : avancées et résistances dans la prise en charge des violences sexuelles et sexistes dans le monde académique (2002-2022)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Une enquête pilote de prévalence des mutilations sexuelles féminines dans trois départements français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesclingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.398-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207275v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre en marge et en famille : la précarité résidentielle au cœur de l’expérience des familles en exil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Temporary Adjustment or Normative Change? Fertility and Marriage Preferences of Syrian Refugees in Turkey in the Context of Forced Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilgi Bozdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celio Sierra-Paycha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Eloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Populations vulnérables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/popvuln.3994⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2022/1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fhumd.2021.778385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990368v1</w:t>
+                <w:t xml:space="preserve">hal-03983023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary Adjustment or Normative Change? Fertility and Marriage Preferences of Syrian Refugees in Turkey in the Context of Forced Migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilgi Bozdag</w:t>
+                <w:t xml:space="preserve">Vivre en marge et en famille : la précarité résidentielle au cœur de l’expérience des familles en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celio Sierra-Paycha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Andro</w:t>
+                <w:t xml:space="preserve">Pierre Eloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, </w:t>
+              <w:t xml:space="preserve">Populations vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fhumd.2021.778385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/popvuln.3994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958549v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre recours et renoncement : une analyse de l’accès aux soins des femmes migrantes sans logement hébergées à l’hôtel en Île-de-France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Temporary Adjustment or Normative Change? Fertility and Marriage Preferences of Syrian Refugees in Turkey in the Context of Forced Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilgi Bozdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celio Sierra-Paycha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Populations vulnérables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/popvuln.4044⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fhumd.2021.778385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207207v1</w:t>
+                <w:t xml:space="preserve">hal-03958549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women who have undergone female genital mutilation/cutting’s perceptions and experiences with healthcare providers in Paris</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Entre recours et renoncement : une analyse de l’accès aux soins des femmes migrantes sans logement hébergées à l’hôtel en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture, Health and Sexuality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13691058.2021.1982010⟩</w:t>
+              <w:t xml:space="preserve">Populations vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 113 (8), pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/popvuln.4044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207269v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestational Weight Gain in a Migration Context: Are Migrant Women More at Risk of Inadequate or Excessive Weight Gain during Pregnancy?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Women who have undergone female genital mutilation/cutting’s perceptions and experiences with healthcare providers in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahar Azadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2021-216619⟩</w:t>
+              <w:t xml:space="preserve">Culture, Health and Sexuality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (4), pp.583-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13691058.2021.1982010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879094v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary Adjustment or Normative Change? Fertility and Marriage Preferences of Syrian Refugees in Turkey in the Context of Forced Migration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gestational Weight Gain in a Migration Context: Are Migrant Women More at Risk of Inadequate or Excessive Weight Gain during Pregnancy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Panjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Luton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mandelbrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fhumd.2021.778385⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (3), pp.230--238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2021-216619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983023v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do vulnerable groups access prevention services? Cervical cancer screening and HIV testing among homeless migrant women in the Paris metropolitan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Panjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (8), pp.e0255900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1284,77 +1284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caesarean delivery in a migration context: the role of prior delivery in the host country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Panjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1401,51 +1401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épidémie vue depuis Bobigny : entretien avec deux infectiologues de l’hôpital Avicenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1477,515 +1477,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du nombre de femmes adultes ayant subi une mutilation génitale féminine vivant en France</w:t>
+                <w:t xml:space="preserve">Trouver des systèmes de production qui respectent d’abord les plus fragiles - Entretien avec Alfred Spira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lesclingand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Lombart</w:t>
+                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°98 (2), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.098.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276083v1</w:t>
+                <w:t xml:space="preserve">hal-04207272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating and Improving Access to Reproductive Healthcare for Vulnerable Migrant Women in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Estimation du nombre de femmes adultes ayant subi une mutilation génitale féminine vivant en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesclingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fleury</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théo Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science Protocols</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006493v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours migratoire, violences déclarées, et santé perçue des femmes migrantes hébergées en hôtel en Île-de-France. Enquête Dsafhir.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Investigating and Improving Access to Reproductive Healthcare for Vulnerable Migrant Women in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Eberhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Scodellaro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Fleury</w:t>
+                <w:t xml:space="preserve">Francoise Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7565/ssp.2019.2672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657802v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouver des systèmes de production qui respectent d’abord les plus fragiles - Entretien avec Alfred Spira</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Parcours migratoire, violences déclarées, et santé perçue des femmes migrantes hébergées en hôtel en Île-de-France. Enquête Dsafhir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Scodellaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Eberhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17-18, pp.334-341</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207272v1</w:t>
+                <w:t xml:space="preserve">hal-03657802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Albenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabé Binctin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2075,51 +2075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre la liberté de circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Lochak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2205,51 +2205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Albenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,64 +2313,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutilations génitales féminines dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2395,64 +2395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutilations génitales féminines. État des lieux et des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (2), pp.224-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2525,51 +2525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2620,77 +2620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term consequences of female genital mutilation in a European context: Self perceived health of FGM women compared to non-FGM women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Sciences &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2788,51 +2788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almamy-Malick Kanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (2), pp.387-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2905,51 +2905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almamy-Malick Kanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sokhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3045,51 +3045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la fécondité dans les pays des grands-lacs : peut-lire les effets des conflits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerschom Mugisho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démographie et crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Démographes de langue Française (AIDELF), May 2022, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3140,51 +3140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3267,51 +3267,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES FEMMES À L'UNIVERSITÉ: Rapports de pouvoir et discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Backouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,64 +3424,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en marge et en famille : la précarité résidentielle au cœur de l’expérience des familles en exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3541,51 +3541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guyard-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#1257</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2021, 2649-3543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3636,51 +3636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Albenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,51 +3748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrant.e.s dans l’impasse des gouvernances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Albenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabé Binctin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,51 +3918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4017,64 +4017,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge des mutilations sexuelles en France : Quels outils pour quelle politique ? Les apports de la sociodémographie africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Vallin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du genre à l'Afrique. Hommage à Thérèse Locoh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF-Ined, pp.147-155, 2009, 978-2733240250</w:t>
@@ -4135,64 +4135,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4217,64 +4217,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'excision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'immigration en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.218-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4344,51 +4344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famille pour tous ? Mouvements n°32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Cardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4449,51 +4449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une médecine féministe. Entretien avec Emmanuelle Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4533,51 +4533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualité des femmes : le plaisir contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4675,90 +4675,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MSF-PREVAL. Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesclingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lesclingand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Côte d'Azur; Université Paris 1 - Panthéon Sorbonne. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4780,64 +4780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final. Volet qualitatif du projet Excision et Handicap (ExH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4872,64 +4872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final. Volet quantitatif du projet Excision et Handicap (ExH).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5067,51 +5067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F225CB73"/>
+    <w:nsid w:val="97D4EF83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5298,51 +5298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-andro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4620-627X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Azadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bellamine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Levard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.251.0183" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03990368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.3994" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgi Bozdag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2021.778385" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.4044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tantet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691058.2021.1982010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2021-216619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03983023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255900" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2020.1763576" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lombart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04006493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fleury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Riou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7565/ssp.2019.2672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scodellaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.098.0083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Binctin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.089.0069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1602.0224" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01341727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Loenzien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Diguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2015.03.01.05" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.02.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMG3TGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helleringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy-Malick Kant&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13524-013-0268-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerschom Mugisho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04736130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escud&#233;-Joffres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04174397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Heinen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Bras-Chopard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03990781v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.2594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guyard-Nedelec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaunait" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Descoutures" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0092" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bachmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789966v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cirbeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-andro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4620-627X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Azadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bellamine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Levard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.251.0183" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247241v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03983023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgi Bozdag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2021.778385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03990368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.3994" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.4044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tantet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691058.2021.1982010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2021-216619" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255900" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2020.1763576" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.098.0083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lombart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04006493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fleury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Riou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7565/ssp.2019.2672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scodellaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Binctin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.089.0069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1602.0224" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01341727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Loenzien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Diguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2015.03.01.05" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.02.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMG3TGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helleringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy-Malick Kant&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13524-013-0268-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerschom Mugisho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04736130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escud&#233;-Joffres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04174397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Heinen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Bras-Chopard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03990781v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.2594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guyard-Nedelec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaunait" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Descoutures" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0092" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bachmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789966v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cirbeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>