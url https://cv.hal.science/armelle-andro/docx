--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -334,213 +334,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the Gap : avancées et résistances dans la prise en charge des violences sexuelles et sexistes dans le monde académique (2002-2022)</w:t>
+                <w:t xml:space="preserve">Une enquête pilote de prévalence des mutilations sexuelles féminines dans trois départements français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Lesclingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.398-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207275v1</w:t>
+                <w:t xml:space="preserve">hal-04247241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une enquête pilote de prévalence des mutilations sexuelles féminines dans trois départements français</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mind the Gap : avancées et résistances dans la prise en charge des violences sexuelles et sexistes dans le monde académique (2002-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 113 (1), pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.113.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247241v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary Adjustment or Normative Change? Fertility and Marriage Preferences of Syrian Refugees in Turkey in the Context of Forced Migration</w:t>
               </w:r>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilgi Bozdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celio Sierra-Paycha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (2022/1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -624,313 +624,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre en marge et en famille : la précarité résidentielle au cœur de l’expérience des familles en exil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Temporary Adjustment or Normative Change? Fertility and Marriage Preferences of Syrian Refugees in Turkey in the Context of Forced Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilgi Bozdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celio Sierra-Paycha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Eloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Populations vulnérables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/popvuln.3994⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fhumd.2021.778385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990368v1</w:t>
+                <w:t xml:space="preserve">hal-03958549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary Adjustment or Normative Change? Fertility and Marriage Preferences of Syrian Refugees in Turkey in the Context of Forced Migration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Entre recours et renoncement : une analyse de l’accès aux soins des femmes migrantes sans logement hébergées à l’hôtel en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fhumd.2021.778385⟩</w:t>
+              <w:t xml:space="preserve">Populations vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 113 (8), pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/popvuln.4044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958549v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre recours et renoncement : une analyse de l’accès aux soins des femmes migrantes sans logement hébergées à l’hôtel en Île-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vivre en marge et en famille : la précarité résidentielle au cœur de l’expérience des familles en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Poncet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Andro</w:t>
+                <w:t xml:space="preserve">Pierre Eloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 113 (8), pp.109-118. </w:t>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/popvuln.4044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/popvuln.3994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207207v1</w:t>
+                <w:t xml:space="preserve">hal-03990368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women who have undergone female genital mutilation/cutting’s perceptions and experiences with healthcare providers in Paris</w:t>
               </w:r>
@@ -942,64 +942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahar Azadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture, Health and Sexuality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (4), pp.583-596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1033,51 +1033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestational Weight Gain in a Migration Context: Are Migrant Women More at Risk of Inadequate or Excessive Weight Gain during Pregnancy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Panjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1167,90 +1167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do vulnerable groups access prevention services? Cervical cancer screening and HIV testing among homeless migrant women in the Paris metropolitan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Panjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (8), pp.e0255900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1284,77 +1284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caesarean delivery in a migration context: the role of prior delivery in the host country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Panjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ringa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1401,51 +1401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épidémie vue depuis Bobigny : entretien avec deux infectiologues de l’hôpital Avicenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1483,51 +1483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouver des systèmes de production qui respectent d’abord les plus fragiles - Entretien avec Alfred Spira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1574,64 +1574,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du nombre de femmes adultes ayant subi une mutilation génitale féminine vivant en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1669,64 +1669,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating and Improving Access to Reproductive Healthcare for Vulnerable Migrant Women in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Eberhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,51 +1803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours migratoire, violences déclarées, et santé perçue des femmes migrantes hébergées en hôtel en Île-de-France. Enquête Dsafhir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Scodellaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1941,51 +1941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Albenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabé Binctin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2075,51 +2075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre la liberté de circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Lochak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2205,51 +2205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Albenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,64 +2313,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutilations génitales féminines dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2395,64 +2395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutilations génitales féminines. État des lieux et des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (2), pp.224-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2525,51 +2525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2620,77 +2620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term consequences of female genital mutilation in a European context: Self perceived health of FGM women compared to non-FGM women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Sciences &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2788,51 +2788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almamy-Malick Kanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (2), pp.387-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2905,51 +2905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almamy-Malick Kanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sokhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3045,51 +3045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la fécondité dans les pays des grands-lacs : peut-lire les effets des conflits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerschom Mugisho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démographie et crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Démographes de langue Française (AIDELF), May 2022, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3140,51 +3140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3267,51 +3267,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES FEMMES À L'UNIVERSITÉ: Rapports de pouvoir et discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Backouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,64 +3424,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en marge et en famille : la précarité résidentielle au cœur de l’expérience des familles en exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3541,51 +3541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guyard-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#1257</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2021, 2649-3543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3636,51 +3636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Albenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,51 +3748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrant.e.s dans l’impasse des gouvernances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Albenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabé Binctin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,51 +3918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4017,64 +4017,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge des mutilations sexuelles en France : Quels outils pour quelle politique ? Les apports de la sociodémographie africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Vallin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du genre à l'Afrique. Hommage à Thérèse Locoh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF-Ined, pp.147-155, 2009, 978-2733240250</w:t>
@@ -4135,64 +4135,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4217,64 +4217,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'excision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'immigration en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.218-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4344,51 +4344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famille pour tous ? Mouvements n°32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Cardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4449,51 +4449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une médecine féministe. Entretien avec Emmanuelle Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4533,51 +4533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualité des femmes : le plaisir contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4675,90 +4675,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MSF-PREVAL. Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesclingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Côte d'Azur; Université Paris 1 - Panthéon Sorbonne. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4774,224 +4774,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final. Volet qualitatif du projet Excision et Handicap (ExH)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport final. Volet quantitatif du projet Excision et Handicap (ExH).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Andro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolores Pourette</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Paris 1. 2009</w:t>
+                <w:t xml:space="preserve">Christelle Cirbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris 1; INED. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111011v1</w:t>
+                <w:t xml:space="preserve">hal-02110998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final. Volet quantitatif du projet Excision et Handicap (ExH).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport final. Volet qualitatif du projet Excision et Handicap (ExH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Andro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Cirbeau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Paris 1; INED. 2009</w:t>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris 1. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110998v1</w:t>
+                <w:t xml:space="preserve">hal-02111011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5067,51 +5067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97D4EF83"/>
+    <w:nsid w:val="B58A4387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5298,51 +5298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-andro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4620-627X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Azadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bellamine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Levard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.251.0183" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247241v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03983023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgi Bozdag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2021.778385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03990368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.3994" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.4044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tantet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691058.2021.1982010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2021-216619" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255900" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2020.1763576" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.098.0083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lombart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04006493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fleury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Riou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7565/ssp.2019.2672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scodellaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Binctin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.089.0069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1602.0224" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01341727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Loenzien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Diguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2015.03.01.05" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.02.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMG3TGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helleringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy-Malick Kant&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13524-013-0268-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerschom Mugisho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04736130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escud&#233;-Joffres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04174397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Heinen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Bras-Chopard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03990781v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.2594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guyard-Nedelec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaunait" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Descoutures" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0092" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bachmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789966v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cirbeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-andro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4620-627X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Azadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bellamine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Levard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.251.0183" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03983023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgi Bozdag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2021.778385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Poncet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.4044" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03990368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.3994" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tantet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691058.2021.1982010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2021-216619" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255900" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2020.1763576" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.098.0083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lombart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04006493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fleury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Riou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7565/ssp.2019.2672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scodellaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Binctin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.089.0069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1602.0224" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01341727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Loenzien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Diguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2015.03.01.05" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.02.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMG3TGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helleringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy-Malick Kant&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13524-013-0268-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerschom Mugisho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04736130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escud&#233;-Joffres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04174397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Heinen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Bras-Chopard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03990781v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.2594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guyard-Nedelec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaunait" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Descoutures" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0092" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bachmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.293.0004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789966v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cirbeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>