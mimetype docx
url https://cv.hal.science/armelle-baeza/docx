--- v0 (2026-03-24)
+++ v1 (2026-05-11)
@@ -885,429 +885,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alveolar mimics with periodic strain and its effect on the cell layer formation</w:t>
+                <w:t xml:space="preserve">Lung antioxidant depletion: a predictive indicator of cellular stress induced by ambient fine particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milad Radiom</w:t>
+                <w:t xml:space="preserve">Bélinda Crobeddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong He</w:t>
+                <w:t xml:space="preserve">Isabelle Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Peng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Berret</w:t>
+                <w:t xml:space="preserve">Juliette Deweirdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.27458⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (4), pp.2360-2369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b05990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868726v1</w:t>
+                <w:t xml:space="preserve">hal-03227888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung antioxidant depletion: a predictive indicator of cellular stress induced by ambient fine particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Baudrimont</w:t>
+                <w:t xml:space="preserve">In Situ Analysis of Weakly Bound Proteins Reveals Molecular Basis of Soft Corona Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sanchez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Deweirdt</w:t>
+                <w:t xml:space="preserve">Gaël Giraudon--Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Laurent Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Badel</w:t>
+                <w:t xml:space="preserve">Yves Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b05990⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.9073-9088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c04165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227888v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02894519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Analysis of Weakly Bound Proteins Reveals Molecular Basis of Soft Corona Formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alveolar mimics with periodic strain and its effect on the cell layer formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marichal</w:t>
+                <w:t xml:space="preserve">Milad Radiom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Boulard</w:t>
+                <w:t xml:space="preserve">Yong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Wien</w:t>
+                <w:t xml:space="preserve">Juan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17, pp.9073-9088. </w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (9), pp.2827-2841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c04165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bit.27458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02894519v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical characterization of urban aerosols from specific combustion sources in West Africaat Abidjan in Côte d’Ivoire and Cotonou in Benin in the frame of DACCIWA program</w:t>
               </w:r>
@@ -1587,51 +1587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipovic Miroslav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leal-Liousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélinda Crobeddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3268,295 +3268,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00673352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro Assessment of the Pulmonary Toxicity and Gastric Availability of Lead-Rich Particles from a Lead Recycling Plant.</w:t>
+                <w:t xml:space="preserve">Role of size and composition of traffic and agricultural aerosols in the molecular responses triggered in airway epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
+                <w:t xml:space="preserve">Val Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Sauvain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
+                <w:t xml:space="preserve">Martinon Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Riediker</w:t>
+                <w:t xml:space="preserve">Cachier Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Sanchez</w:t>
+                <w:t xml:space="preserve">Yahyaoui Abderrazak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marfaing Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es200374c⟩</w:t>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (11), pp.627-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/08958378.2011.599445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963305v1</w:t>
+                <w:t xml:space="preserve">hal-03203440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of size and composition of traffic and agricultural aerosols in the molecular responses triggered in airway epithelial cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro Assessment of the Pulmonary Toxicity and Gastric Availability of Lead-Rich Particles from a Lead Recycling Plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinon Laurent</w:t>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cachier Hélène</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahyaoui Abderrazak</w:t>
+                <w:t xml:space="preserve">Michael Riediker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marfaing Hélène</w:t>
+                <w:t xml:space="preserve">Magdalena Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (11), pp.627-640. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (18), pp.7888-7895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/08958378.2011.599445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es200374c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203440v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between magnetic nanowires and living cells: uptake, toxicity, and degradation.</w:t>
               </w:r>
@@ -5076,51 +5076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FEB2EBA"/>
+    <w:nsid w:val="CBB9E20A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5307,51 +5307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-baeza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2403-8823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09268212X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chiv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mart&#943;n-Faivre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Eon-Bertho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alwardini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123781" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04076957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puisney-Dakhli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Oikonomou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121554" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04331637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mc Cord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez-Guzman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brookes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prinitha Joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104281" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Varela-Feijoo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00159h" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178798v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai Kuen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86037-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Radiom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Peng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27458" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Crobeddu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudrimont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Deweirdt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Badel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b05990" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giraudon--Colas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marichal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Jacques Adon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Thierno Doumbia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-5327-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Josipovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leal-Liousse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Crobeddu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Keitumetse Segakweng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/caj/2019/29/2.7517" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipovic Miroslav" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segakweng C. Keitumetse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/2410-972X/2019/v29n2a1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342487v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puisney" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia K Oikonomou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EN00825B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Borgne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vacher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr04574c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin-Godard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.448" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01765212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contremoulins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07079h" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Solhonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nicola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-014-0078-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xiong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.05.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1JLRG02-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192777v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Coscoll&#224;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Colin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FLXJ70B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boublil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ass&#233;mat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Borot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.11.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTH9BKVK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Val" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-10-10" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vranic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Reinhardt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-10-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00673352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Belade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kheuang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fleury-Feith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2011.10.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riediker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sanchez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200374c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val St&#233;phanie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinon Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachier H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui Abderrazak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marfaing H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2011.599445" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627695v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Safi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Guedeau-Boudeville" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Conjeaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garnier-Thibaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201121e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668461v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salik Hussain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Thomassen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-7-10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouyna" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Abdelouahab" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Ramgolam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cachier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gaudichet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-6-10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963062v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baulig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Rumelhard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/toxicologie-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969417v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019956v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thaon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadif Rachel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Christophe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-baeza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2403-8823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09268212X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chiv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mart&#943;n-Faivre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Eon-Bertho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alwardini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123781" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04076957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puisney-Dakhli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Oikonomou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121554" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04331637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mc Cord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez-Guzman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brookes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prinitha Joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104281" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Varela-Feijoo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sm00159h" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178798v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai Kuen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86037-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Crobeddu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudrimont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Deweirdt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Badel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b05990" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giraudon--Colas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marichal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boulard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Radiom" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Peng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27458" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Jacques Adon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Thierno Doumbia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-5327-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Josipovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leal-Liousse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Crobeddu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Keitumetse Segakweng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/caj/2019/29/2.7517" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipovic Miroslav" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segakweng C. Keitumetse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/2410-972X/2019/v29n2a1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342487v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puisney" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia K Oikonomou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EN00825B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Borgne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vacher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr04574c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin-Godard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.448" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01765212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contremoulins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07079h" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Solhonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nicola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-014-0078-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xiong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.05.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1JLRG02-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192777v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Coscoll&#224;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Colin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FLXJ70B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boublil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ass&#233;mat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Borot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.11.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTH9BKVK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Val" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-10-10" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vranic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Reinhardt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-10-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00673352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Belade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kheuang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fleury-Feith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2011.10.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val St&#233;phanie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinon Laurent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachier H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahyaoui Abderrazak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marfaing H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958378.2011.599445" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riediker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200374c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627695v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Safi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Guedeau-Boudeville" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Conjeaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garnier-Thibaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201121e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668461v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salik Hussain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Thomassen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-7-10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouyna" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Abdelouahab" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Ramgolam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cachier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gaudichet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-6-10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963062v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baulig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Rumelhard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/toxicologie-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969417v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019956v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thaon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadif Rachel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Christophe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>