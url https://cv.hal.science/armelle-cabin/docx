--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -285,126 +285,117 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poutrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.G. Gangwe Nana</w:t>
+                <w:t xml:space="preserve">Ghislain Gangwe Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jourdain</w:t>
+                <w:t xml:space="preserve">Benoit Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 40 (6), pp.575-582. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110538v1</w:t>
+                <w:t xml:space="preserve">hal-03469490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of zein additive on perfume evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -413,107 +404,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poutrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.G. Gangwe Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Gangwe Nana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jourdain</w:t>
+                <w:t xml:space="preserve">B. Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 40 (6), pp.575-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469490v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple links connect central carbon metabolism to DNA replication initiation and elongation in Bacillus subtilis</w:t>
               </w:r>
@@ -1154,282 +1154,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50nm-Scale Localization of Single Unmodified, Isotopically Enriched, Proteins in Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delaune</w:t>
+                <w:t xml:space="preserve">New strategy for the protection of consumers: a functionnal film limiting exposure to fragrance allergens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Leopoldes de Vandômois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Seigneuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFSCC Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 178 (2), pp.7-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544145v1</w:t>
+                <w:t xml:space="preserve">hal-04441049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategy for the protection of consumers: a functionnal film limiting exposure to fragrance allergens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adelaide Leopoldes de Vandômois</w:t>
+                <w:t xml:space="preserve">50nm-Scale Localization of Single Unmodified, Isotopically Enriched, Proteins in Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e56559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441049v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combed single DNA molecules imaged by secondary ion mass spectometry</w:t>
               </w:r>
@@ -1534,286 +1534,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combed Single DNA Molecules Imaged by Secondary Ion Mass Spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing with bacterial constituents, cells and populations: from bioputing to bactoputing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Monnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Gibouin</w:t>
+                <w:t xml:space="preserve">Victor Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Zemirline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nicolas Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theory in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115900v1</w:t>
+                <w:t xml:space="preserve">hal-03469597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing with bacterial constituents, cells and populations: from bioputing to bactoputing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Amar</w:t>
+                <w:t xml:space="preserve">Combed Single DNA Molecules Imaged by Secondary Ion Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Nicolas Audinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ballet</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory in Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (18), pp.6940-6947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac201685t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469597v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combed single DNA molecules imaged by secondary ion mass spectrometry</w:t>
               </w:r>
@@ -1838,51 +1838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nicolas Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1924,51 +1924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NanoSIMS imaging of thin samples coupled with neutral cesium deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nicolas Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2174,51 +2174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional taxonomy of bacterial hyperstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,51 +2282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypercomplexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2416,51 +2416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton H Saier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2485,64 +2485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">questions for cell cyclists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,51 +2610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hupothesis: hyperstructures regulate initiation of Escherichia coli and other bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,51 +2731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothesis: hyperstructures regulate initiation in Escherichia coli and other bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3765,64 +3765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Seigneuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3847,77 +3847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperstructures 2008-2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Batto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Barlovatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3972,51 +3972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From metabolic hyperstructures to DNA replication complexes and back again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4097,64 +4097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybolites: novel therapeutical tools based on stochastic automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,77 +4513,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gangwe Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poutrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMET 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Cergy-Pontoise, France</w:t>
@@ -4901,51 +4901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Janin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poutrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Gangwe Nana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jourdain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12500" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gangwe Nana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jourdain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Nouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Monnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fossum-Raunehaug" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Maci&#261;g-Dorszy&#324;ska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsy031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Y. Gangwe Nana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ripoll" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.8361.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Leopoldes de Vand&#244;mois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Etienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seigneuret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Paris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;nicolas Audinot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Monnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201685t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zemirline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wirtz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janniere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skarsdat Kirsten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemmerline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton H Saier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#233;rue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demarty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raine Derek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Le Sceller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tafforeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Verdus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Charlionet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauneau Alain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdus M.C." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jauneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;opold&#232;s de Vend&#244;mois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jean-Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Batto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poutrain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Janin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poutrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gangwe Nana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jourdain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Gangwe Nana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jourdain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12500" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Nouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Monnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fossum-Raunehaug" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Maci&#261;g-Dorszy&#324;ska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsy031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Y. Gangwe Nana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ripoll" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.8361.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Leopoldes de Vand&#244;mois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seigneuret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Paris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;nicolas Audinot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zemirline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Monnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201685t" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wirtz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janniere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skarsdat Kirsten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemmerline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton H Saier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#233;rue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demarty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raine Derek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Le Sceller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tafforeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Verdus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Charlionet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauneau Alain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdus M.C." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jauneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;opold&#232;s de Vend&#244;mois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jean-Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Batto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poutrain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>