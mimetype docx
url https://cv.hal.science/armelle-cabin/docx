--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -493,295 +493,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple links connect central carbon metabolism to DNA replication initiation and elongation in Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">Division-Based, Growth Rate Diversity in Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Nouri</w:t>
+                <w:t xml:space="preserve">Ghislain Y. Gangwe Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Francoise Monnier</w:t>
+                <w:t xml:space="preserve">Camille Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Fossum-Raunehaug</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
+                <w:t xml:space="preserve">D. Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsy031⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180951v1</w:t>
+                <w:t xml:space="preserve">hal-02158528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Division-Based, Growth Rate Diversity in Bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple links connect central carbon metabolism to DNA replication initiation and elongation in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Y. Gangwe Nana</w:t>
+                <w:t xml:space="preserve">Anne-Francoise Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ripoll</w:t>
+                <w:t xml:space="preserve">Solveig Fossum-Raunehaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Maciąg-Dorszyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.849. </w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), pp.641-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsy031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158528v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring fungus extendashplant N transfer in a tripartite ant extendashplant extendashfungus mutualism</w:t>
               </w:r>
@@ -914,51 +914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining combing and secondary ion mass spectrometry to study DNA on chips using &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C and &amp;lt;sup&amp;gt;15&amp;lt;/sup&amp;gt;N labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1428,51 +1428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combed single DNA molecules imaged by secondary ion mass spectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1534,355 +1534,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing with bacterial constituents, cells and populations: from bioputing to bactoputing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combed Single DNA Molecules Imaged by Secondary Ion Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Norris</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ballet</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory in Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (18), pp.6940-6947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac201685t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469597v1</w:t>
+                <w:t xml:space="preserve">hal-02115900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combed Single DNA Molecules Imaged by Secondary Ion Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
+                <w:t xml:space="preserve">Computing with bacterial constituents, cells and populations: from bioputing to bactoputing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Zemirline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Monnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Gibouin</w:t>
+                <w:t xml:space="preserve">Jean Nicolas Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theory in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115900v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combed single DNA molecules imaged by secondary ion mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nicolas Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1924,51 +1924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NanoSIMS imaging of thin samples coupled with neutral cesium deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nicolas Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2174,51 +2174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional taxonomy of bacterial hyperstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,51 +2282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypercomplexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2390,77 +2390,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothesis: chemotaxis in Escherichia coli results from hyperstructures dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton H Saier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2485,64 +2485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">questions for cell cyclists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,57 +2604,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hupothesis: hyperstructures regulate initiation of Escherichia coli and other bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Hypothesis: hyperstructures regulate initiation in Escherichia coli and other bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,99 +2683,99 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois Le Sceller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 84, pp.341-347</w:t>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440917v1</w:t>
+                <w:t xml:space="preserve">hal-03469506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothesis: hyperstructures regulate initiation in Escherichia coli and other bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Hupothesis: hyperstructures regulate initiation of Escherichia coli and other bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2804,69 +2804,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois Le Sceller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">, 2002, 84, pp.341-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469506v1</w:t>
+                <w:t xml:space="preserve">hal-04440917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional electrophoresis investigation of short-term response of flax seedlings to cold shock</w:t>
               </w:r>
@@ -2904,51 +2904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Charlionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ripoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3137,51 +3137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3258,51 +3258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdus M.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3847,77 +3847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperstructures 2008-2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Batto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Barlovatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3972,51 +3972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From metabolic hyperstructures to DNA replication complexes and back again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4097,64 +4097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybolites: novel therapeutical tools based on stochastic automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,51 +4274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e colloque SFME1992</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, Mont-Saint-Aignan, France</w:t>
@@ -4657,51 +4657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIED-significant Isotopic enrichment Detection version 1.61</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4901,51 +4901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Janin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poutrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gangwe Nana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jourdain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Gangwe Nana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jourdain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12500" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Nouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Monnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fossum-Raunehaug" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Maci&#261;g-Dorszy&#324;ska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsy031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Y. Gangwe Nana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ripoll" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.8361.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Leopoldes de Vand&#244;mois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seigneuret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Paris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;nicolas Audinot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zemirline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Monnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201685t" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wirtz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janniere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skarsdat Kirsten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemmerline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton H Saier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#233;rue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demarty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raine Derek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Le Sceller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tafforeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Verdus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Charlionet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauneau Alain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdus M.C." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jauneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;opold&#232;s de Vend&#244;mois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jean-Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Batto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poutrain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Janin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poutrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gangwe Nana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jourdain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Gangwe Nana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jourdain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12500" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Y. Gangwe Nana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ripoll" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00849" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180951v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Nouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Monnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fossum-Raunehaug" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Maci&#261;g-Dorszy&#324;ska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsy031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.8361.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Leopoldes de Vand&#244;mois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seigneuret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Paris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;nicolas Audinot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Monnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201685t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zemirline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wirtz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janniere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skarsdat Kirsten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemmerline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton H Saier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#233;rue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demarty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raine Derek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Le Sceller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tafforeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Verdus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Charlionet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauneau Alain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdus M.C." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jauneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;opold&#232;s de Vend&#244;mois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jean-Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Batto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poutrain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>