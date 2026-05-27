--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -285,117 +285,126 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poutrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Gangwe Nana</w:t>
+                <w:t xml:space="preserve">Y.G. Gangwe Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jourdain</w:t>
+                <w:t xml:space="preserve">B. Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 40 (6), pp.575-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469490v1</w:t>
+                <w:t xml:space="preserve">hal-02110538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of zein additive on perfume evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -404,116 +413,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poutrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jourdain</w:t>
+                <w:t xml:space="preserve">Ghislain Gangwe Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 40 (6), pp.575-582. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110538v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division-Based, Growth Rate Diversity in Bacteria</w:t>
               </w:r>
@@ -1154,282 +1154,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategy for the protection of consumers: a functionnal film limiting exposure to fragrance allergens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adelaide Leopoldes de Vandômois</w:t>
+                <w:t xml:space="preserve">50nm-Scale Localization of Single Unmodified, Isotopically Enriched, Proteins in Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e56559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441049v1</w:t>
+                <w:t xml:space="preserve">hal-01544145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50nm-Scale Localization of Single Unmodified, Isotopically Enriched, Proteins in Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delaune</w:t>
+                <w:t xml:space="preserve">New strategy for the protection of consumers: a functionnal film limiting exposure to fragrance allergens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Leopoldes de Vandômois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Seigneuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFSCC Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 178 (2), pp.7-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544145v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combed single DNA molecules imaged by secondary ion mass spectometry</w:t>
               </w:r>
@@ -2604,51 +2604,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothesis: hyperstructures regulate initiation in Escherichia coli and other bacteria</w:t>
+                <w:t xml:space="preserve">Hupothesis: hyperstructures regulate initiation of Escherichia coli and other bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Demarty</w:t>
@@ -2683,93 +2683,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois Le Sceller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">, 2002, 84, pp.341-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469506v1</w:t>
+                <w:t xml:space="preserve">hal-04440917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hupothesis: hyperstructures regulate initiation of Escherichia coli and other bacteria</w:t>
+                <w:t xml:space="preserve">Hypothesis: hyperstructures regulate initiation in Escherichia coli and other bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Demarty</w:t>
@@ -2804,69 +2804,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois Le Sceller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 84, pp.341-347</w:t>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440917v1</w:t>
+                <w:t xml:space="preserve">hal-03469506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional electrophoresis investigation of short-term response of flax seedlings to cold shock</w:t>
               </w:r>
@@ -3765,64 +3765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Seigneuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4513,77 +4513,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gangwe Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poutrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMET 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Cergy-Pontoise, France</w:t>
@@ -4901,51 +4901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Janin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poutrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gangwe Nana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jourdain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Gangwe Nana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jourdain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12500" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Y. Gangwe Nana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ripoll" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00849" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180951v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Nouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Monnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fossum-Raunehaug" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Maci&#261;g-Dorszy&#324;ska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsy031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.8361.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Leopoldes de Vand&#244;mois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seigneuret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Paris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;nicolas Audinot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Monnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201685t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zemirline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wirtz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janniere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skarsdat Kirsten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemmerline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton H Saier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#233;rue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demarty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raine Derek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Le Sceller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tafforeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Verdus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Charlionet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauneau Alain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdus M.C." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jauneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;opold&#232;s de Vend&#244;mois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jean-Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Batto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poutrain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Janin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poutrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Gangwe Nana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jourdain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12500" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gangwe Nana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jourdain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Y. Gangwe Nana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ripoll" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00849" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180951v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Nouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Monnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fossum-Raunehaug" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Maci&#261;g-Dorszy&#324;ska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsy031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.8361.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Leopoldes de Vand&#244;mois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Etienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seigneuret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Paris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;nicolas Audinot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Monnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201685t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zemirline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Philipp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wirtz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janniere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skarsdat Kirsten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemmerline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton H Saier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#233;rue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demarty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raine Derek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Le Sceller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tafforeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Verdus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Charlionet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauneau Alain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdus M.C." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jauneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;opold&#232;s de Vend&#244;mois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jean-Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Batto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poutrain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>