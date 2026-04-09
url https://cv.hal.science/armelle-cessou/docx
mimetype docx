--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -8711,277 +8711,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
+              <w:t xml:space="preserve">5th EUCASS Aerospace The matic Workshop : Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682835v1</w:t>
+                <w:t xml:space="preserve">hal-01852165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boubert</w:t>
+                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th EUCASS Aerospace The matic Workshop : Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Journées INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852165v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSITION STREAMER-ARC DANS UNE DÉCHARGE NANOSECONDE D'AIR</w:t>
               </w:r>
@@ -10825,51 +10825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03452541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe6e5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niomar Marcano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Panier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tsiava" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/7/075501" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115202" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Balusamy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.08.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4874-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FZF4S3K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balusamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1027-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2CQ1T1X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maligne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6432T0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stepowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.003290" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Paubel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsiava" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.082" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ML8XZHK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN9NGX69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Criner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louiche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Kosiwczuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0027-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQBV0MCS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6BP734T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maurey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Meier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/11/7/305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98566F35C83F0A336E5AD5F16B8831086E6B6B2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herding" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5346" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80504-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR61NC55-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haudiquert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(97)00003-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VGSKXR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209608951986" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90044-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LL69FDVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Goix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Edwards" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dunsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90236-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1319AD571CD099333195A697A32506761270985A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guiberteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cassarino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393273v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2018.LTu2C.1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcano Niomar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panier Faustine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863696v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852164v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418358v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393233v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392366v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418346v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajrouche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392351v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421408v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392937v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392862v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808019v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393336v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393319v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03452541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe6e5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niomar Marcano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Panier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tsiava" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/7/075501" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115202" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Balusamy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.08.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4874-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FZF4S3K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balusamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1027-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2CQ1T1X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maligne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6432T0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stepowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.003290" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Paubel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsiava" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.082" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ML8XZHK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN9NGX69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Criner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louiche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Kosiwczuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0027-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQBV0MCS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6BP734T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maurey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Meier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/11/7/305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98566F35C83F0A336E5AD5F16B8831086E6B6B2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herding" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5346" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80504-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR61NC55-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haudiquert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(97)00003-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VGSKXR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209608951986" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90044-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LL69FDVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Goix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Edwards" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dunsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90236-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1319AD571CD099333195A697A32506761270985A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guiberteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cassarino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393273v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2018.LTu2C.1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcano Niomar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panier Faustine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863696v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852164v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418358v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393233v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392366v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418346v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajrouche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392351v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421408v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392937v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392862v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808019v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393336v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393319v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>