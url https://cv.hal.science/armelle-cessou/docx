--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1134,295 +1134,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed discharge in a propane-air mixture: Ignition and energy deposition</w:t>
+                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Frat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Lecordier</w:t>
+                <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.071⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5c78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611157v1</w:t>
+                <w:t xml:space="preserve">hal-01611261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
+                <w:t xml:space="preserve">Nanosecond pulsed discharge in a propane-air mixture: Ignition and energy deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lacour</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lecordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (4), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.4087-4094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5c78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611261v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of structure and stabilization of spray oxyfuel flames diluted by carbon dioxide</w:t>
               </w:r>
@@ -1772,51 +1772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4974,256 +4974,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxycombustion of (CH4 – H2) fuel blends up to full hydrogen oxyflames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guiberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niomar Marcano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Tsiava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
+              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges En Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874226v1</w:t>
+                <w:t xml:space="preserve">hal-03874251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxycombustion of (CH4 – H2) fuel blends up to full hydrogen oxyflames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Niomar Marcano</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Tsiava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges En Josas, France</w:t>
+              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874251v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the impact of hydrogen addition in a bluff body stabilized turbulent flame using high repetition OH PLIF-PIV and multiscalar measurements by spontaneous Raman scattering</w:t>
               </w:r>
@@ -5574,273 +5574,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TURBULENT BLUFF-BODY FLAMES CLOSE TO STABILITY LIMITS REVEALED BY COUPLING OF HIGH SPEED OPTICAL DIAGNOSTICS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scalar and velocity measurements in a turbulent bluff-body flame using spectral fitting of Spontaneous Raman Scattering and PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110925v1</w:t>
+                <w:t xml:space="preserve">hal-02115011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scalar and velocity measurements in a turbulent bluff-body flame using spectral fitting of Spontaneous Raman Scattering and PIV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TURBULENT BLUFF-BODY FLAMES CLOSE TO STABILITY LIMITS REVEALED BY COUPLING OF HIGH SPEED OPTICAL DIAGNOSTICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115011v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxycombustion with preheated reactants for low calorific value fuels: A solution to improve flame stability and energy efficiency</w:t>
               </w:r>
@@ -6122,312 +6122,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la PIV tomographique aux écoulements confinés : cas d'un moteur à combustion interne</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1D single-shot thermography by Spontaneous Raman Scattering in turbulent, spray or oxyfuel flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ajrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Lo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Applications to Chemical, Security and Environmental Analysis, LACSEA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/LACSEA.2018.LTu2C.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097656v1</w:t>
+                <w:t xml:space="preserve">hal-02393273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D single-shot thermography by Spontaneous Raman Scattering in turbulent, spray or oxyfuel flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation de la PIV tomographique aux écoulements confinés : cas d'un moteur à combustion interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Applications to Chemical, Security and Environmental Analysis, LACSEA 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393273v1</w:t>
+                <w:t xml:space="preserve">hal-02097656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 Spontaneous Raman Scattering: an alternative thermometry for turbulent reactive flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florestan Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6472,152 +6472,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preheated oxyfuel combustion adapted to low calorific blast furnace gas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the effect of separated oxygen and carbon dioxide injections on the stabilisation of diluted oxyfuel flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcano Niomar</w:t>
+                <w:t xml:space="preserve">Sarah Juma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panier Faustine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Industrial Furnaces and Boilers</w:t>
+              <w:t xml:space="preserve">INFUB - 11th European Conference on Industrial Furnaces and Boilers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863700v1</w:t>
+                <w:t xml:space="preserve">hal-01852164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soot volume fraction imaging in turbulent non premixed butane and ethylene jet flames using laser-induced incandescence</w:t>
               </w:r>
@@ -6718,1071 +6714,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous gas and spray PIV measurements in an optical engine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1D single-shot multi-scalar measurements for turbulent flames: CO2 spontaneous Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ajrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852159v1</w:t>
+                <w:t xml:space="preserve">hal-01863698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D single-shot multi-scalar measurements for turbulent flames: CO2 spontaneous Raman scattering</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simultaneous gas and spray PIV measurements in an optical engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemetayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863698v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in two-phases fluorescence PIV: Application to the dynamic of high pressure gasoline sprays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Gobin</w:t>
+                <w:t xml:space="preserve">Preheated oxyfuel combustion adapted to low calorific blast furnace gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcano Niomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panier Faustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tsiava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">11th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852160v1</w:t>
+                <w:t xml:space="preserve">hal-01863700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel ex-situ calibration procedure for Tomographic PIV in a confined environment: application to a single-cylinder optical engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corine Lacour</w:t>
+                <w:t xml:space="preserve">Experimental study of preheated oxyfuel combustion of low calorific gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcano Niomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lefebre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+                <w:t xml:space="preserve">Panier Faustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tsiava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852158v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of separated oxygen and carbon dioxide injections on the stabilisation of diluted oxyfuel flames</w:t>
+                <w:t xml:space="preserve">Back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Juma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Cessou</w:t>
+                <w:t xml:space="preserve">Edouard Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFUB - 11th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852164v1</w:t>
+                <w:t xml:space="preserve">hal-02392338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of preheated oxyfuel combustion of low calorific gas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abou Bâ</w:t>
+                <w:t xml:space="preserve">Recent developments in two-phases fluorescence PIV: Application to the dynamic of high pressure gasoline sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemetayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Tsiava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863695v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel ex-situ calibration procedure for Tomographic PIV in a confined environment: application to a single-cylinder optical engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Delangle</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392338v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oxycombustion pour la valorisation de gaz à bas pouvoir calorifique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space and time analysis of energy deposition of nanosecond overvoltage pulsed discharge with spark phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques Combustion de biocarburants, de la biomasse et de ses dérivés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">6h EUCASS Aerospace Thematic Workshop "Fundamentals of Aerodynamic Flow and Combustion control by Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCASS, Apr 2017, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418358v1</w:t>
+                <w:t xml:space="preserve">hal-02393233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space and time analysis of energy deposition of nanosecond overvoltage pulsed discharge with spark phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'oxycombustion pour la valorisation de gaz à bas pouvoir calorifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niomar Marcano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6h EUCASS Aerospace Thematic Workshop "Fundamentals of Aerodynamic Flow and Combustion control by Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUCASS, Apr 2017, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Journées Thématiques Combustion de biocarburants, de la biomasse et de ses dérivés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393233v1</w:t>
+                <w:t xml:space="preserve">hal-02418358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of soot volume fraction and particle size distribution in turbulent non- premixed butane and ethylene jet flames through LII, PPS and SMPS measurements</w:t>
               </w:r>
@@ -7887,540 +7887,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'interaction d'une décharge électrique avec un écoulement laminaire par diagnostics optiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Vervisch</w:t>
+                <w:t xml:space="preserve">Oxycombustion et préchauffage des réactifs pour la valorisation de gaz de haut fourneau à bas pouvoir calorifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niomar Marcano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Tsiava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du Comité Français de l'International Flame Research Fundation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852217v1</w:t>
+                <w:t xml:space="preserve">hal-02418346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxycombustion et préchauffage des réactifs pour la valorisation de gaz de haut fourneau à bas pouvoir calorifique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Tsiava</w:t>
+                <w:t xml:space="preserve">Characterisation of electric discharge in laminar flow with optical diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du Comité Français de l'International Flame Research Fundation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418346v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of electric discharge in laminar flow with optical diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lacour</w:t>
+                <w:t xml:space="preserve">Detector Assessment for 1D Single-Shot Spontaneous Raman Scattering for Temperature and Multi-Species Measurements in Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ajrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392356v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detector Assessment for 1D Single-Shot Spontaneous Raman Scattering for Temperature and Multi-Species Measurements in Flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ajrouche</w:t>
+                <w:t xml:space="preserve">Étude de l'interaction d'une décharge électrique avec un écoulement laminaire par diagnostics optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392354v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de la PIV et de la PLIF de OH et d'anisole pour l'étude d'une flamme se propageant dans une stratification de mélange laminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8484,90 +8484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des variabilités cycliques dans le cylindre d'un moteur essence à injection directe par la PIV haute cadence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8711,432 +8711,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lo</w:t>
+                <w:t xml:space="preserve">TRANSITION STREAMER-ARC DANS UNE DÉCHARGE NANOSECONDE D'AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Cessou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th EUCASS Aerospace The matic Workshop : Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852165v1</w:t>
+                <w:t xml:space="preserve">hal-02393007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
+              <w:t xml:space="preserve">5th EUCASS Aerospace The matic Workshop : Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682835v1</w:t>
+                <w:t xml:space="preserve">hal-01852165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSITION STREAMER-ARC DANS UNE DÉCHARGE NANOSECONDE D'AIR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boubert</w:t>
+                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Clermond-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393007v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D single-shot spontaneous Raman scattering for temperature and multi-species measurements in flame. Comparison of back-illuminated CCD with BI-EMCCD and ICCD cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ajrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9226,51 +9226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9334,51 +9334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9455,51 +9455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9589,51 +9589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Int Symp on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.377</w:t>
@@ -10281,51 +10281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS Aerospace Thematic Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
@@ -10825,51 +10825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03452541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe6e5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niomar Marcano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Panier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tsiava" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/7/075501" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115202" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Balusamy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.08.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4874-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FZF4S3K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balusamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1027-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2CQ1T1X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maligne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6432T0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stepowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.003290" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Paubel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsiava" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.082" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ML8XZHK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN9NGX69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Criner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louiche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Kosiwczuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0027-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQBV0MCS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6BP734T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maurey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Meier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/11/7/305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98566F35C83F0A336E5AD5F16B8831086E6B6B2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herding" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5346" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80504-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR61NC55-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haudiquert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(97)00003-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VGSKXR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209608951986" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90044-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LL69FDVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Goix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Edwards" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dunsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90236-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1319AD571CD099333195A697A32506761270985A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guiberteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cassarino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393273v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2018.LTu2C.1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcano Niomar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panier Faustine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863696v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852164v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418358v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393233v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392366v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418346v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajrouche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392351v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421408v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392937v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392862v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808019v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393336v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393319v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03452541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe6e5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niomar Marcano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Panier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tsiava" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/7/075501" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115202" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Balusamy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.08.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4874-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FZF4S3K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balusamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1027-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2CQ1T1X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maligne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6432T0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stepowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.003290" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Paubel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsiava" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.082" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ML8XZHK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN9NGX69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Criner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louiche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Kosiwczuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0027-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQBV0MCS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6BP734T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maurey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Meier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/11/7/305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98566F35C83F0A336E5AD5F16B8831086E6B6B2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herding" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5346" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80504-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR61NC55-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haudiquert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(97)00003-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VGSKXR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209608951986" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90044-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LL69FDVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Goix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Edwards" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dunsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90236-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1319AD571CD099333195A697A32506761270985A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874251v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guiberteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cassarino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2018.LTu2C.1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852164v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863696v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863700v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcano Niomar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panier Faustine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863695v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393233v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418358v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392366v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418346v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajrouche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392351v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421408v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392937v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392862v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808019v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393336v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393319v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>