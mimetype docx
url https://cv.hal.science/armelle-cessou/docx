--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2464,402 +2464,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-cavity Nd:YAG laser used in single-shot spontaneous Raman scattering measurements</w:t>
+                <w:t xml:space="preserve">An experimental investigation of flame propagation through a turbulent stratified mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cléon</w:t>
+                <w:t xml:space="preserve">Nathalie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Stepowski</w:t>
+                <w:t xml:space="preserve">Michel Trinite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (22), pp.3290. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.1567-1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.32.003290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394726v1</w:t>
+                <w:t xml:space="preserve">hal-00638764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flame stability diagram for piloted non-premixed oxycombustion of low calorific residual gases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-cavity Nd:YAG laser used in single-shot spontaneous Raman scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Vervisch</w:t>
+                <w:t xml:space="preserve">Guillaume Cléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tsiava</w:t>
+                <w:t xml:space="preserve">Denis Stepowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31 (2), pp.3385 - 3392. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (22), pp.3290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.32.003290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01672202v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of flame propagation through a turbulent stratified mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A flame stability diagram for piloted non-premixed oxycombustion of low calorific residual gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pasquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Trinite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cessou</w:t>
+                <w:t xml:space="preserve">R. Tsiava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 31, pp.1567-1574. </w:t>
+              <w:t xml:space="preserve">, 2007, 31 (2), pp.3385 - 3392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638764v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Turbulent Lifted Jet-Flames assisted by Pulsed High-Voltage Discharge.</w:t>
               </w:r>
@@ -2979,51 +2979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Kosiwczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Trinite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3108,51 +3108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Stepowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 137 (4), pp.458-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3192,251 +3192,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical flow dynamic properties conditioned on the oscillating stabilization location of turbulent lifted flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applications of planar laser induced fluorescence in turbulent reacting flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Maurey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Stepowski</w:t>
+                <w:t xml:space="preserve">U Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stepowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (7), pp.887-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/11/7/305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638772v1</w:t>
+                <w:t xml:space="preserve">hal-02394723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of planar laser induced fluorescence in turbulent reacting flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Stepowski</w:t>
+                <w:t xml:space="preserve">Statistical flow dynamic properties conditioned on the oscillating stabilization location of turbulent lifted flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Maurey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Stepowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28, pp.545-551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/11/7/305⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02394723v1</w:t>
+                <w:t xml:space="preserve">hal-00638772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple description of the combustion structures in the stabilization stage of a spray jet flame</w:t>
               </w:r>
@@ -3448,51 +3448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Stepowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 9 (1), pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4474,557 +4474,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the effect of droplets on opposed stretched premixed flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Scalar Measurements in Hydrogenated Bluff-Body Stabilized Turbulent Flames Using 1D Spontaneous Raman Scattering and OH -PLIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Kuvshinov</w:t>
+                <w:t xml:space="preserve">A. M.Mahuthannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t>
+              <w:t xml:space="preserve">, French Combustion Institute, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295047v2</w:t>
+                <w:t xml:space="preserve">hal-04091294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scalar measurements in hydrogenated bluff-body stabilized turbulent flames using 1D spontaneous Raman scattering and OH -PLIF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+                <w:t xml:space="preserve">Experimental study of the effect of droplets on opposed stretched premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Kuvshinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corine Lacour</w:t>
+                <w:t xml:space="preserve">A Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070630v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scalar Measurements in Hydrogenated Bluff-Body Stabilized Turbulent Flames Using 1D Spontaneous Raman Scattering and OH -PLIF</w:t>
+                <w:t xml:space="preserve">Multi-scalar measurements in hydrogenated bluff-body stabilized turbulent flames using 1D spontaneous Raman scattering and OH -PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Combustion Institute, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091294v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between H2 addition, local extinction and hydrodynamic instability in non-premixed bluff body stabilized flames</w:t>
+                <w:t xml:space="preserve">Investigation on the impact of hydrogen addition in a bluff body stabilized turbulent flame using high repetition OH PLIF-PIV and multiscalar measurements by spontaneous Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Low Carbon Combustion days - Joint meeting of the French and British sections of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cambridge (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883047v1</w:t>
+                <w:t xml:space="preserve">hal-03874234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxycombustion of (CH4 – H2) fuel blends up to full hydrogen oxyflames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guiberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5065,73 +5065,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges En Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5173,471 +5173,471 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the impact of hydrogen addition in a bluff body stabilized turbulent flame using high repetition OH PLIF-PIV and multiscalar measurements by spontaneous Raman scattering</w:t>
+                <w:t xml:space="preserve">On the relationship between H2 addition, local extinction and hydrodynamic instability in non-premixed bluff body stabilized flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Carbon Combustion days - Joint meeting of the French and British sections of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cambridge (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874234v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of turbulent Bluff-Body flames stability by simultaneous high speed flame imaging and Particle Image Velocimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelson Valdez</w:t>
+                <w:t xml:space="preserve">On the dynamics of H2 -CH4 turbulent flames in bluff body burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFUB-12: 12th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Joint meeting of the French and British sections of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020631v1</w:t>
+                <w:t xml:space="preserve">hal-03020633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamics of H2 -CH4 turbulent flames in bluff body burner</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Experimental study of turbulent Bluff-Body flames stability by simultaneous high speed flame imaging and Particle Image Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the French and British sections of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">INFUB-12: 12th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020633v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scalar and velocity measurements in a turbulent bluff-body flame using spectral fitting of Spontaneous Raman Scattering and PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florestan Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5705,51 +5705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TURBULENT BLUFF-BODY FLAMES CLOSE TO STABILITY LIMITS REVEALED BY COUPLING OF HIGH SPEED OPTICAL DIAGNOSTICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5945,96 +5945,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Raman Scattering for the Investigation of Energy Deposition by Nanosecond Pulsed Discharges for Plasma Assisted Combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2 Spontaneous Raman Scattering: an alternative thermometry for turbulent reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference Plasma Processing Science 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Smithfield, United States</w:t>
+              <w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lisbon, Portugal. pp.16 - 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393294v1</w:t>
+                <w:t xml:space="preserve">hal-02381951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oxycombustion avec réactifs préchauffés : une solution pour améliorer l’efficacité énergétique sur des sites industriels</w:t>
               </w:r>
@@ -6122,770 +6161,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D single-shot thermography by Spontaneous Raman Scattering in turbulent, spray or oxyfuel flames</w:t>
+                <w:t xml:space="preserve">Spontaneous Raman Scattering for the Investigation of Energy Deposition by Nanosecond Pulsed Discharges for Plasma Assisted Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amath Lo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Applications to Chemical, Security and Environmental Analysis, LACSEA 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gordon Research Conference Plasma Processing Science 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Smithfield, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393273v1</w:t>
+                <w:t xml:space="preserve">hal-02393294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la PIV tomographique aux écoulements confinés : cas d'un moteur à combustion interne</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1D single-shot thermography by Spontaneous Raman Scattering in turbulent, spray or oxyfuel flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ajrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Lo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Applications to Chemical, Security and Environmental Analysis, LACSEA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/LACSEA.2018.LTu2C.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097656v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 Spontaneous Raman Scattering: an alternative thermometry for turbulent reactive flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+                <w:t xml:space="preserve">Adaptation de la PIV tomographique aux écoulements confinés : cas d'un moteur à combustion interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Lisbon, Portugal. pp.16 - 19</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381951v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of separated oxygen and carbon dioxide injections on the stabilisation of diluted oxyfuel flames</w:t>
+                <w:t xml:space="preserve">Determination of soot volume fraction and particle size distribution in turbulent non- premixed butane and ethylene jet flames through LII, PPS and SMPS measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Juma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Lecordier</w:t>
+                <w:t xml:space="preserve">Irfan Mulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Paubel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFUB - 11th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852164v1</w:t>
+                <w:t xml:space="preserve">hal-02392366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot volume fraction imaging in turbulent non premixed butane and ethylene jet flames using laser-induced incandescence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+                <w:t xml:space="preserve">Experimental study of preheated oxyfuel combustion of low calorific gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcano Niomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panier Faustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tsiava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863696v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D single-shot multi-scalar measurements for turbulent flames: CO2 spontaneous Raman scattering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+                <w:t xml:space="preserve">Back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863698v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous gas and spray PIV measurements in an optical engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Recent developments in two-phases fluorescence PIV: Application to the dynamic of high pressure gasoline sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemetayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6893,787 +6888,848 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Cessou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852159v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preheated oxyfuel combustion adapted to low calorific blast furnace gas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abou Bâ</w:t>
+                <w:t xml:space="preserve">Novel ex-situ calibration procedure for Tomographic PIV in a confined environment: application to a single-cylinder optical engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Tsiava</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863700v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of preheated oxyfuel combustion of low calorific gas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the effect of separated oxygen and carbon dioxide injections on the stabilisation of diluted oxyfuel flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Juma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
+              <w:t xml:space="preserve">INFUB - 11th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863695v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corine Lacour</w:t>
+                <w:t xml:space="preserve">1D single-shot multi-scalar measurements for turbulent flames: CO2 spontaneous Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ajrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392338v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in two-phases fluorescence PIV: Application to the dynamic of high pressure gasoline sprays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Gobin</w:t>
+                <w:t xml:space="preserve">Soot volume fraction imaging in turbulent non premixed butane and ethylene jet flames using laser-induced incandescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irfan Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852160v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel ex-situ calibration procedure for Tomographic PIV in a confined environment: application to a single-cylinder optical engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Daher</w:t>
+                <w:t xml:space="preserve">Simultaneous gas and spray PIV measurements in an optical engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemetayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852158v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space and time analysis of energy deposition of nanosecond overvoltage pulsed discharge with spark phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preheated oxyfuel combustion adapted to low calorific blast furnace gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcano Niomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panier Faustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tsiava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6h EUCASS Aerospace Thematic Workshop "Fundamentals of Aerodynamic Flow and Combustion control by Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUCASS, Apr 2017, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">11th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393233v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oxycombustion pour la valorisation de gaz à bas pouvoir calorifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7732,1006 +7788,950 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques Combustion de biocarburants, de la biomasse et de ses dérivés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of soot volume fraction and particle size distribution in turbulent non- premixed butane and ethylene jet flames through LII, PPS and SMPS measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space and time analysis of energy deposition of nanosecond overvoltage pulsed discharge with spark phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">6h EUCASS Aerospace Thematic Workshop "Fundamentals of Aerodynamic Flow and Combustion control by Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCASS, Apr 2017, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392366v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxycombustion et préchauffage des réactifs pour la valorisation de gaz de haut fourneau à bas pouvoir calorifique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous measurements of PIV, anisole-PLIF and OH-PLIF for investigating back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du Comité Français de l'International Flame Research Fundation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.4 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418346v1</w:t>
+                <w:t xml:space="preserve">hal-02392347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of electric discharge in laminar flow with optical diagnostics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Vervisch</w:t>
+                <w:t xml:space="preserve">Oxycombustion et préchauffage des réactifs pour la valorisation de gaz de haut fourneau à bas pouvoir calorifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niomar Marcano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Tsiava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du Comité Français de l'International Flame Research Fundation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392356v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detector Assessment for 1D Single-Shot Spontaneous Raman Scattering for Temperature and Multi-Species Measurements in Flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of electric discharge in laminar flow with optical diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ajrouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lo</w:t>
+                <w:t xml:space="preserve">F. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392354v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'interaction d'une décharge électrique avec un écoulement laminaire par diagnostics optiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lacour</w:t>
+                <w:t xml:space="preserve">Detector Assessment for 1D Single-Shot Spontaneous Raman Scattering for Temperature and Multi-Species Measurements in Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ajrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852217v1</w:t>
+                <w:t xml:space="preserve">hal-02392354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de la PIV et de la PLIF de OH et d'anisole pour l'étude d'une flamme se propageant dans une stratification de mélange laminaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude de l'interaction d'une décharge électrique avec un écoulement laminaire par diagnostics optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852232v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des variabilités cycliques dans le cylindre d'un moteur essence à injection directe par la PIV haute cadence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Daher</w:t>
+                <w:t xml:space="preserve">Couplage de la PIV et de la PLIF de OH et d'anisole pour l'étude d'une flamme se propageant dans une stratification de mélange laminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852238v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurements of PIV, anisole-PLIF and OH-PLIF for investigating back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Lacour</w:t>
+                <w:t xml:space="preserve">Etude des variabilités cycliques dans le cylindre d'un moteur essence à injection directe par la PIV haute cadence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.4 - 7</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392347v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSITION STREAMER-ARC DANS UNE DÉCHARGE NANOSECONDE D'AIR</w:t>
               </w:r>
@@ -9019,51 +9019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées INCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
@@ -9092,51 +9092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D single-shot spontaneous Raman scattering for temperature and multi-species measurements in flame. Comparison of back-illuminated CCD with BI-EMCCD and ICCD cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ajrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9226,51 +9226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9302,256 +9302,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase PIV to investigate spray/flow interaction in Gasoline Direct injection engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lemétayer</w:t>
+                <w:t xml:space="preserve">On the potential of reactants preheating for the improvement of low calorific oxyfuel combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corine Lacour</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Joint Meeting French and Italian Sections IFRF and The Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555569v1</w:t>
+                <w:t xml:space="preserve">hal-01863705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the potential of reactants preheating for the improvement of low calorific oxyfuel combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abou Bâ</w:t>
+                <w:t xml:space="preserve">Two-phase PIV to investigate spray/flow interaction in Gasoline Direct injection engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting French and Italian Sections IFRF and The Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863705v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic PIV study of lifted flames in turbulent Axisymmetric jets of methane</w:t>
               </w:r>
@@ -9589,51 +9589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Int Symp on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.377</w:t>
@@ -10825,51 +10825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03452541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe6e5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niomar Marcano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Panier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tsiava" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/7/075501" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115202" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Balusamy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.08.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4874-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FZF4S3K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balusamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1027-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2CQ1T1X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maligne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6432T0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stepowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.003290" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Paubel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsiava" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.082" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ML8XZHK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN9NGX69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Criner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louiche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Kosiwczuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0027-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQBV0MCS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6BP734T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maurey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Meier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/11/7/305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98566F35C83F0A336E5AD5F16B8831086E6B6B2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herding" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5346" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80504-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR61NC55-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haudiquert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(97)00003-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VGSKXR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209608951986" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90044-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LL69FDVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Goix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Edwards" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dunsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90236-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1319AD571CD099333195A697A32506761270985A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874251v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guiberteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cassarino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2018.LTu2C.1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852164v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863696v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863700v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcano Niomar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panier Faustine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863695v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393233v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418358v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392366v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418346v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajrouche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392351v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421408v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392937v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392862v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808019v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393336v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393319v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03452541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe6e5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niomar Marcano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Panier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tsiava" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cleon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/7/075501" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115202" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Balusamy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.08.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4874-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FZF4S3K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Criner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1164-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BMFRHVQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balusamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1027-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2CQ1T1X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maligne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6432T0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.118" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN9NGX69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stepowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.003290" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Paubel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsiava" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.082" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ML8XZHK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Criner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louiche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Kosiwczuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0027-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQBV0MCS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6BP734T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Meier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/11/7/305" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98566F35C83F0A336E5AD5F16B8831086E6B6B2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maurey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herding" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5346" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80504-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR61NC55-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haudiquert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(97)00003-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VGSKXR8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209608951986" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90044-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LL69FDVS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Goix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Edwards" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dunsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90236-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1319AD571CD099333195A697A32506761270985A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guiberteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cassarino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393294v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393273v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2018.LTu2C.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863695v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcano Niomar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panier Faustine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863696v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863700v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418358v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418346v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajrouche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392351v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863705v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421408v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392937v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392862v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808019v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393336v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393319v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>