--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Armelle Chabot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche (académique) à l'Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">armelle-chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9430-8457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098187015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119147118132326340369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-3544-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials and Structures Department (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">LAboratory for Modelling, Experimentation and Survey of transport infrastructures (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), CS5004, F-44344 Bouguenais cedex, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Position</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Director of Research (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DR - Academic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) Structures and Materials Mechanical Sciences since 2016Council Member of the Doctoral School  </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ED602-SIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> from the Pays de la Loire Région since 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger les Recherches (HDR), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ph. D., Ecole Nationale des Ponts et Chaussées (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENPC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Paris (1997)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">M.sc. in Structures and Materials Mechanical Sciences, Université Pierre et Marie Curie (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPMC, Sorbonne Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris VI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1990)Master in Applied Physics and Mechanics Sciences, Université Pierre et Marie Curie (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPMC, Sorbonne Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris VI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (1989)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Interests</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Simplified mechanical modelling of cracks and interlayer delamination in multilayer structures (analytical and numerical solutions); bi-layers lab test for the determination of debonding initiation and propagation criteria; Contribution in the development of mechanical tools for the adaptation of existing pavement structures to new uses and to climate changes in cities.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2024-26: Leader of the </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-site Future</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Project CADILLAC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2021-25: Elected Member of the Academic Council (CaC) of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Univ Eiffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & Member of the CaC Sub-Committee for Scient. Research & Innov. (CSRI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2013-24: Pre-Jury external Member of the </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master of Mechanics MFS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> from Nantes Université (ex Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2019/23: co-leader of the SMARTPAVE  </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-site Future</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> project for internat. collab. between Univ Eiffel (France) and the University of New Hampshire (USA) and Overseas Partner Investigator of the </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARC Research Hub for Smart Next Generation Transport Pavements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Australia)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2019/22: Co-chair of the </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6th Int. Conf. on Accelerated Pavement Testing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (April, 4-6 2022, Nantes – France - </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LNCE, Vol. 96</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) co-sponsorized by TRB (AFD40 committee)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2011/17: Deputy chair of the RILEM TC 241-MCD on &amp;quot;Mechanisms of Cracking and Debonding in asphalt and composite Pavement&amp;quot; and Chair of the </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8th RILEM Int. Conf. of Mechanisms of Cracking and Debonding (MCD) in Pavements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (June 7-9 2016, Nantes – France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2011/16: Senior Researcher (CR1 - Academic) at </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFSTTAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, MAST Department, LAMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- During 2010: Several invited presentations and research stays in the US (« Vitres » French Carnot program): Washington (TRB), Sacramento (AAPT), University of Reno, St Gobain (Boston), visitor for 6 weeks at the University of Illinois at Urban-Champaign (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2006/09: Chair of a LCPC 4 years research program for &amp;quot;A Better Physical Understanding of Mechanical Behaviours of Materials in Pavement Structures&amp;quot; : 14 full time equivalent academic researchers of 10 different research units, 6 Industrial Projects, 6PhD students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 1999/2011: Research scientist (CR2 - Academic), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCPC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Nantes - Senior Lecturer at ENPC, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 1998/99: Researcher and Senior Lecturer at ENPC, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 1997/98: Lecturer (ATER) at </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Normale Supérieure de Cachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France – Post-doctoral fellow at ENPC, Marne la Vallée, France - </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNU N°60</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Assistant Professor France Distinction (</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification nationale Maître de Conférence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 1990/97: PhD student and Probationary Lecturer (Assistante) at </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENPC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in-situ measurement device for airfield pavement interface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (2), pp.818-835. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/JTE20210211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Soldugri: Avancement de l'étude du renforcement des enrobés bitumeux par des grilles de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 967, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Multilayer solution for an electrified road with a built-in charging box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Deep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (sup2), pp.S590-S603. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2019.1621445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed FEM for solving a plate type model intended for analysis of pavements with discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (19), pp.496-510. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2018.1418653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Half-analytical Elastic Solution for 2D Analysis of Cracked Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2017.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation of RILEM TC 241-MCD on Interface Debonding Testing in Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Raab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.article 96. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-018-1223-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of cracking and debonding in pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mechanisms of Cracking and Debonding in Pavements: Debonding Mechanisms in Various Interfaces between Layers, 21 (sup1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1361649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR SolDuGri : Pour une solution durable du renforcement des infrastructures par grilles en fibre de verres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 949, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4pt Bending Bond Test Approach to Evaluate Water Effect in a Composite Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mechanisms of Cracking and Debonding in Pavements: debonding mechanisms in various interfaces between layers, 21 (s1), pp.54-69. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1320237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis of a mixed mode debonding test for composite pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, p.1076-1087, fig., graphiques, ill. en couleurs, bibliogr. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Structure-induced Rolling Resistance (SRR) for pavements including viscoelastic material layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (4), pp. 683-696, graphiques, schémas, tabl., bibliogr. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-012-9925-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation subite des enrobés bitumineux par période de gel/dégel : Analyse de cas de terrain et recherche exploratoire en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vulcano Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 279, pp 47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sliding interfaces on the response of a layered viscoelastic medium under a moving load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (25-26), pp.3435-3446. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of accelerating and decelerating tramway loads on bituminous pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis St Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Vulturescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (9), pp 1257-1269. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-009-9577-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoroute 2.0: a tool for the simulation of moving load effects on asphalt pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.227-250. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2010.9690274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482134v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des chaussées Béton sur grave-bitume, étude de la tenue du collage entre béton et enrobé sur chaussée expérimentale (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maurice Balay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale des routes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 847, pp.85- 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-particle modelling for the prediction of delamination in multi-layered materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Diaz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Pedro Carreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 66 (6), pp. 755-765. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2004.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified modeling for cracked pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 258-259, pp.105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoroute: viscoelastic modeling for asphalt pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Harfouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 258-259, pp 89-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum Damage Approach to Asphalt Concrete Fatigue Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (6), pp.700-708. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9399(2004)130:6(700)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaminar stress analysis with a new multiparticle modelisation of multilayered materials (M4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeb Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58 (3-4), pp.337-343. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0266-3538(97)00085-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à rupture de multi-couches : vers une optimisation d’assemblage multi-matériaux de voiries réduisant les effets des ICU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général de l'Institut Jean Le Rond d'Alembert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université UPMC, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of the Effect of Boundary Conditions on the Wedge Splitting Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadek Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan V. Dave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des femmes en Mécanique : les Chiffres V2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Etay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Urban Heat Island-Reducing Pavement Types and Thermal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadek Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan V. Dave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Asphalt Pavements ISAP2024 Montreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montreal, Canada. pp.209-213, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67252-1_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis of Debonding Phenomena in Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring 2024 Kent Seminar Series: Modeling and Mechanics in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illinois Center for Transportation, Mar 2024, University of Illinois Urbana-Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CZM analysis of secondary debondings induced by wedge splitting testing of multi-layer specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan V. Dave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique (CFM2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Ovalization Measurements on Flexible Airfield Pavement under HWD Dynamic Impulse Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïssa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichem Boulkhemair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials (ISBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.263-269 in RILEM Bookseries, vol. 27, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des femmes en mécanique : les Chiffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Entemeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (session plénière: "Place des femmes en mécanique")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation d'un système de mesure in-situ du collage des interfaces de chaussées aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïssa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaminar Mode-I Fracture Characterization Underwater of Reinforced Bituminous Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïssa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials (ISBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1119-1125 in RILEM Bookseries, vol. 27, 2022, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment Based Framework for Design and Maintenance of Roadways in the Cities of Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan V Dave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Damage Scenarios in a Bituminous Pavement Tested under FABAC ALT using M4-5n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th APT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Apr 2022, Nantes, France. pp.389-398 in Lecture Notes in Civil Engineering (LNCE 96), 2020, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adapted ovalization system for flexible airfield pavement interface characterization using rolling-wheel or HWD loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Maindroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th APT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Nantes, France. pp.516-525 in Lecture Notes in Civil Engineering (LNCE 96), 2020, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of reinforced pavements with glass fiber grids: from laboratory evaluation of the fatigue life to accelerated full-scale test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th APT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Apr 2022, Nantes, France. pp.329-338 in Lecture Notes in Civil Engineering (LNCE 96), 2020, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4-5n development for the structural study of Charging Box Inclusion in Electrified Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une solution durable du renforcement des infrastructures par grilles en fibre de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïssa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontres Géosynthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, NANCY, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Sustainable Reinforcements of Infrastructures with Coated Glass Fiber Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe Congrès mondial de la Route (http://piarcabudhabi2019.org)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Abou Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Equivalent Young Modulus Ratio Values between Material Layers on Pavement Structural Fracture Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM High Performance Asphalt Materials Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the bond between asphalt layers and glass grid layer with help of a Wedge Splitting Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Bearing Capacity of Roads, Railways and Airfields (BCRRA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Athènes, Greece. 1517-1524 (Chapter 201), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315100333-201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Multilayer Analysis of Electrified Roads with Charging Box Discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Deep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAP 2018, 13th ISAP Conference on Asphalt Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Fortaleza-Ceara, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed FE solution of the layerwise model M4-5n with emphasis on embedded discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2017, Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, NANTES, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of debonding at the interface between layers of heterogeneous materials coming from roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017, 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, LILLE, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-mode debonding approach to evaluate water sensibility in bi-layer composite pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on Mechanisms of Cracking and Debonding in Pavements (MCD2016). Chabot A., Buttlar W.G., Dave E.V., Petit C., Tebaldi G. (Eds), RILEM bookseries, vol. 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. pp.613-618, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4-5n numerical solution using the Mixed FEM, validation against the Finite Difference Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th RILEM International Conference on Mechanisms of Cracking and Debonding in Pavements. Chabot A., Buttlar W.G., Dave E.V., Petit C., Tebaldi G. (Eds), RILEM Bookseries, Vol. 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, NANTES, France. pp.363-369, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Software for Analysing Mechanical Fields in Elastic Cracked Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSC 2015, Fifteenth International Conference on Civil, Structural and Environmental Engineering Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, PRAGUE, France. 13p, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.108.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil 2D d'analyse mécanique et paramétrique des chaussées fissurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès français de Mécanique (CFM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, LYON, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of an equivalent elastic system to a multilayer viscoelastic structure: application to the case of thick flexible pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ISAP Conference on Asphalt Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, RALEIGH, United States. pp.797-804, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17219-100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of energy release rate for amixed-mode debonding test for “composite” pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on defect and Material Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 2p, graphiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du massif de Winkler dans la construction d’un outil de calcul de structure multicouche fissurée reposant sur un sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. 6p, schémas, fig., graphiques, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A four-point bending test for the bonding evaluation of composite pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rilem International Conference on Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Delft, Netherlands. pp.51-60, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4566-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of three dimensional strain occurring near the surface in asphalt concrete layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rilem International Conference on Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Delft, Netherlands. pp.1017-1027, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4566-7_97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Aggressiveness of Different Multi-axle Loads using APT Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Accelerated Pavement Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Davis, California, United States. pp.505-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale tests on grid reinforced flexible pavements on the French fatigue carrousel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rilem International Conference on Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jun 2012, Delft, Netherlands. pp.1251-1260, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4566-7_119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses mécaniques d’une structure bi-couches délaminantes par flexion 4 points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final results of Fondephy : A LCPC 4 years research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International session of the AAPT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripping phenomenon in thick pavement top layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vulcano Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mauduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Asphalt Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nagoya Aichi, Japan. pp.552-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William G. Buttlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asphalt Paving Technology: Association of Asphalt Paving Technologists,(AAPT), Proceedings of the Technical Sessions, ISSN: 02702932, 79: 154-155.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sacramento, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongre R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajj E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Angelo A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibson N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Imad Qadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asphalt Paving Technology, Association of Asphalt Paving Technologists (AAPT), Proceedings of the Technical Sessions, ISSN: 02702932, 79: 286-293.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sacramento, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Bituminous Pavement Structures on the Rolling Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference On Asphalt Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nagoya Aichi, Japan. pp.1287-1296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'effet viscoélastique des structures de chaussées sur l'énergie de roulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES PLEINIERES 2009 DU LCPC, Sciences et techniques du Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sliding interfaces on the response of a viscoelastic pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Int. Conf. on Maintenance and Rehabilitation of Pavements and Technological control, MAIREPAV6 (Print ISBN 978-88-8202-0293)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Politecnico Di Torino, Italy. pp.675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence and visco-elastic analyses for modelling of pavement structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Visco-Elastic Analyses for Modelling of Pavement Structures, TU Delft, WOENSDAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement viscoélastique des chaussées : Logiciels CVCR et Viscoroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES PLEINIERES 2009 DU LCPC, Sciences et techniques du Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated pavement cracking testing : Experimental and finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maurice Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th RILEM International conference on cracking in pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, CHICAGO, United States. pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABAC accelerated loading test of bond between cement overlay and asphalt layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maurice Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th RILEM International conference on cracking in pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, CHICAGO, United States. pp. 671-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LCPC's ALT facility contribution to pavement cracking knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maurice Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth RILEM International Conference on Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Chicago, United States. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling to understand where a vertical crack can propagate in pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Characterization of Pavement and Soil Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, ATHENES, Greece. pp. 431-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some modelling results on flexible pavements obtained with the help of Viscoroute Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Use of Wide Base Tires </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Mclean, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de viscoelasticité dans les structures de chaussées : Projet VISCOROUTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plénières 2006 du LCPC, Sciences et techniques du Génie Civi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, NANTES, France. 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-visco-elastic modeling of multi-loading effects on flexible pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium on modeling of pavement materials and damage mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, HAMMAMET, Tunisia. 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-elastic modelling for asphalt pavements : Software ViscoRoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Asphalt Pavements (ISAP Québec 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, QUEBEC, Canada. pp.937-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de calcul de structure de chaussées fissurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plénières du LCPC, Sciences et techniques du Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, NANTES, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in French concrete pavement technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Construction: Ultimate concrete opportunities - http://www.icevirtuallibrary.com/doi/abs/10.1680/cfti.34020.0002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Dundee, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai accéléré de durabilité du collage blanc sur noir dans une chaussée composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bituminous mixes fatigue behavior during laboratory fatigue tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Eurasphalt &amp; Eurobitume Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, VIENNE, Austria. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue test and mechanical study of adhesion between concrete and asphalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maurice Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F de Larrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Concrete Roads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, ISTANBUL, Turkey. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of stresses for cracking in pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international CROW-workshop on fundamental modelling of the design and performance of concrete pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, ISTANBUL, Turkey. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modelling for fatigue damage of bituminous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International RILEM Conference on Reflective Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, LIMOGES, France. pp. 675-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified modelling for cracking in pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International RILEM Conference Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, LIMOGES, France. pp.299 - 306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de chaussées viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, NICE, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of multilayer viscoelastic road structures under moving loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Civil and Structural Engineering Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Egmond aan Zee, Netherlands. Paper 79, doi:10.4203/ccp.77.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle loi pour l'endommagement par fatigue des enrobés bitumineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle simplifié pour le calcul de chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Congres Francais de Mecanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, NICE, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude en laboratoire du collage béton hydraulique sur matériau bitumineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement par fatigue des matériaux bitumineux - Recherche de lois d'évolution de l'endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum Damage Approach of Asphalt Concrete Fatigue Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ASCE Engineering Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University (USA), Jun 2002, New York, United States. paper 263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du collage béton hydraulique – matériaux bitumineux en laboratoire et sur chantier réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Larrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontres du Réseau Doctoral Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un modèle d'endommagement aux essais de fatigue sur enrobés bitumineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontres du Réseau Doctoral Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de fatigue sur enrobés bitumineux et perspectives de modélisation par la mécanique de l'endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de taux de restitution d'énergie par un modèle simplifié pour un quadricouche en traction fissuré à l'interface entre 2 couches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Cantournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus aux 12ème Journées Nationales sur les Composites (JNC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Cachan, Nov 2000, Cachan, France. pp.775-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'un modèle simplifié de poutre multicouche en grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Léné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès Français de Mécanique (CD ROM ISBN 2-84088-040-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for large deformations solutions of multilayered composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Léné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Composites Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Multiparticulaires des Matériaux Multicouches M4_5n et M4_(2n+1)M pour l’étude des effets de bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus aux 11ème Journées Nationales sur les Composites (JNC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Arcachon, France. pp.1389-1397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des efforts d'interface à l'aide de la modélisation multiphasique des matériaux multicouches (M4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeb Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus aux 9ème Journées Nationales sur les Composites (JNC9), Ed. AMAC (ISBN : 2-9505117-2-4): 203-212</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphasique des plaques composites en flexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Douçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeb Naciri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès National de Mécanique. Actes du congrès, Tome 1, pp 149-156</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d’une poutre multicouche à 18n ddl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeb Naciri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Giens, France. pp.178-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Pavements to Reduce Urban Heat Island Effect: Literature Review &amp; Finite Element Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadek Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan V Dave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eRoads Group (from a pavement point of view)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita de Freitas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malal Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd seminar of Ifsttar PF - ITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marne la Vallée, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of the interface fracture energy for composite pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EATA 2017, 7th International EATA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, ZURICH, Switzerland. 1p, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on asphalt pavement strain responses: APT data and thermo-viscoelastic pavement modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Homsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPA 2017, 17th AAPA International Flexible Pavements conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, MELBOURNE, Australia. Australian Road Research Board - ARRB, 1p, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modelling of a cracked composite pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Elsevier Conference on Failure Analysis (ICEFA-I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul semi-analytique d'un massif viscoélastique soumis à une charge roulante rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence Internationale Albert Caquot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'endommagement appliqué à la fatigue des enrobés bitumineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence Internationale Albert Caquot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Pavement Testing to Transport Infrastructure Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Guillermo Loria-Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96, 2020, Lecture Notes in Civil Engineering, 978-3-030-55235-0. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of cracking and debonding in asphalt and composite pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William G. Buttlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan V. Dave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Tebaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28, pp.XXI, 237, 2018, RILEM State-of-the-Art Reports, 978-3-319-76848-9. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76849-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8th RILEM International Conference on Mechanisms of Cracking and Debonding in Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William G. Buttlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan V. Dave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Tebaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Dordrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 13, 2016, RILEM Bookseries, RILEM, 978-94-024-1422-6. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface debonding behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Raab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Cracking and Debonding in Asphalt and Composite Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM State-of-the-Art Reports, vol. 28, Springer, Cham, pp.103-154, 2018, 978-3-319-76848-9. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76849-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William G. Buttlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buttlar W., Chabot A., Dave E., Petit C., Tebaldi G. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Cracking and Debonding in Asphalt and Composite Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-237, 2018, RILEM State-of-the-Art Reports, 978-3-319-76848-9. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76849-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Buttlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction. In State-of-the-Art Report of RILEM Technical Committee 241-MCD Series, Vol. 28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Springer, Cham, pp.1-32, 2018, RILEM State-of-the-Art Reports, 978-3-319-76848-9. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76849-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William G. Buttlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan Dave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Tebaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Cracking and Debonding in Asphalt and Composite Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.I-XXI, 2018, RILEM State-of-the-Art Reports, 978-3-319-76848-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chabot A., Buttlar W.G., Dave E.V., Petit C., Tebaldi G. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th RILEM International Conference on Mechanisms of Cracking and Debonding in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, , pp.V-VI, 2016, RILEM Bookseries, 978-94-024-0866-9. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Trevino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Granju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Beushausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Silfwerbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bonded Cement-Based Material Overlays for the Repair, the Lining or the Strengthening of Slabs or Pavements. State-of-the-Art Report of the RILEM Technical Committee 193-RLS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (Chapter 7), </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 141-156, 2011, RILEM State-of-the-Art Reports, 978-94-007-1239-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of Ifsttar's modelling advances for pavement structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Grand Opening and Asphalt Research Symposium, March 27th - University of Missouri, Columbia, USA (invitée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14p. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11770.08642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViscoRoute© software : simulation of Moving load on asphalt pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited presentation - Visiting the University of Reno (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation du délaminage dans les matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research on pavement debonding studies - International UNH-UGE collaboration first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP TG3 Model III Needs : LCPC project on cracking in Pavement. RILEM TC-CAP annual meeting, Urbana Champaign (USA), October 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCPC Database set-up for the Rilem TC-CAP TG1. RILEM TC-CAP annual meeting, Urbana-Champaign, Illinois (USA), October 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maurice Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des efforts à l'interface entre les couches des matériaux composites à l'aide de modèles multiparticulaires de matériaux multicouches (M4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Ecole Nationale des Ponts et Chaussées, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00197853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTILS D'ANALYSES DU COMPORTEMENT MECANIQUE DE MULTICOUCHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université de Nantes, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00848650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse mécanique des assemblages collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Collage des matériaux et structures (ED602 SPI), France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la problématique de l’assemblage des matériaux par collage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Collage des matériaux et structures (ED602 SPI), Nantes (44000), France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId314"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Armelle Chabot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche (académique) à l'Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">armelle-chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9430-8457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098187015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119147118132326340369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-3544-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials and Structures Department (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">LAboratory for Modelling, Experimentation and Survey of transport infrastructures (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), CS5004, F-44344 Bouguenais cedex, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Position</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Director of Research (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DR - Academic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) Structures and Materials Mechanical Sciences since 2016Council Member of the Doctoral School  </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ED602-SIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> from the Pays de la Loire Région since 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger les Recherches (HDR), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ph. D., Ecole Nationale des Ponts et Chaussées (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENPC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Paris (1997)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">M.sc. in Structures and Materials Mechanical Sciences, Université Pierre et Marie Curie (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPMC, Sorbonne Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris VI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1990)Master in Applied Physics and Mechanics Sciences, Université Pierre et Marie Curie (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPMC, Sorbonne Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris VI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (1989)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Interests</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Simplified mechanical modelling of cracks and interlayer delamination in multilayer structures (analytical and numerical solutions); bi-layers lab test for the determination of debonding initiation and propagation criteria; Contribution in the development of mechanical tools for the adaptation of existing pavement structures to new uses and to climate changes in cities.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2024-26: Leader of the </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-site Future</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Project CADILLAC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2021-25: Elected Member of the Academic Council (CaC) of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Univ Eiffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & Member of the CaC Sub-Committee for Scient. Research & Innov. (CSRI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2013-24: Pre-Jury external Member of the </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master of Mechanics MFS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> from Nantes Université (ex Université de Nantes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2019/23: co-leader of the SMARTPAVE  </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-site Future</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> project for internat. collab. between Univ Eiffel (France) and the University of New Hampshire (USA) and Overseas Partner Investigator of the </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARC Research Hub for Smart Next Generation Transport Pavements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Australia)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2019/22: Co-chair of the </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6th Int. Conf. on Accelerated Pavement Testing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (April, 4-6 2022, Nantes – France - </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LNCE, Vol. 96</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) co-sponsorized by TRB (AFD40 committee)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2011/17: Deputy chair of the RILEM TC 241-MCD on &amp;quot;Mechanisms of Cracking and Debonding in asphalt and composite Pavement&amp;quot; and Chair of the </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8th RILEM Int. Conf. of Mechanisms of Cracking and Debonding (MCD) in Pavements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (June 7-9 2016, Nantes – France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2011/16: Senior Researcher (CR1 - Academic) at </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFSTTAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, MAST Department, LAMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- During 2010: Several invited presentations and research stays in the US (« Vitres » French Carnot program): Washington (TRB), Sacramento (AAPT), University of Reno, St Gobain (Boston), visitor for 6 weeks at the University of Illinois at Urban-Champaign (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2006/09: Chair of a LCPC 4 years research program for &amp;quot;A Better Physical Understanding of Mechanical Behaviours of Materials in Pavement Structures&amp;quot; : 14 full time equivalent academic researchers of 10 different research units, 6 Industrial Projects, 6PhD students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 1999/2011: Research scientist (CR2 - Academic), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCPC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Nantes - Senior Lecturer at ENPC, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 1998/99: Researcher and Senior Lecturer at ENPC, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 1997/98: Lecturer (ATER) at </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Normale Supérieure de Cachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France – Post-doctoral fellow at ENPC, Marne la Vallée, France - </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNU N°60</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Assistant Professor France Distinction (</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification nationale Maître de Conférence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 1990/97: PhD student and Probationary Lecturer (Assistante) at </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENPC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in-situ measurement device for airfield pavement interface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (2), pp.818-835. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/JTE20210211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Multilayer solution for an electrified road with a built-in charging box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Deep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (sup2), pp.S590-S603. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2019.1621445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Soldugri: Avancement de l'étude du renforcement des enrobés bitumeux par des grilles de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 967, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Half-analytical Elastic Solution for 2D Analysis of Cracked Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2017.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation of RILEM TC 241-MCD on Interface Debonding Testing in Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Raab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.article 96. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-018-1223-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed FEM for solving a plate type model intended for analysis of pavements with discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (19), pp.496-510. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2018.1418653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of cracking and debonding in pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mechanisms of Cracking and Debonding in Pavements: Debonding Mechanisms in Various Interfaces between Layers, 21 (sup1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1361649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR SolDuGri : Pour une solution durable du renforcement des infrastructures par grilles en fibre de verres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 949 (949), pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4pt Bending Bond Test Approach to Evaluate Water Effect in a Composite Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mechanisms of Cracking and Debonding in Pavements: debonding mechanisms in various interfaces between layers, 21 (s1), pp.54-69. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1320237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Structure-induced Rolling Resistance (SRR) for pavements including viscoelastic material layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (4), pp. 683-696, graphiques, schémas, tabl., bibliogr. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-012-9925-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation subite des enrobés bitumineux par période de gel/dégel : Analyse de cas de terrain et recherche exploratoire en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Vulcano Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 279, pp 47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis of a mixed mode debonding test for composite pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, p.1076-1087, fig., graphiques, ill. en couleurs, bibliogr. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sliding interfaces on the response of a layered viscoelastic medium under a moving load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (25-26), pp.3435-3446. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of accelerating and decelerating tramway loads on bituminous pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis St Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Vulturescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (9), pp 1257-1269. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-009-9577-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoroute 2.0: a tool for the simulation of moving load effects on asphalt pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.227-250. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2010.9690274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482134v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des chaussées Béton sur grave-bitume, étude de la tenue du collage entre béton et enrobé sur chaussée expérimentale (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maurice Balay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale des routes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 847, pp.85- 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-particle modelling for the prediction of delamination in multi-layered materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Diaz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Pedro Carreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 66 (6), pp. 755-765. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2004.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified modeling for cracked pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 258-259, pp.105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoroute: viscoelastic modeling for asphalt pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Harfouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 258-259, pp 89-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum Damage Approach to Asphalt Concrete Fatigue Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (6), pp.700-708. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9399(2004)130:6(700)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaminar stress analysis with a new multiparticle modelisation of multilayered materials (M4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeb Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58 (3-4), pp.337-343. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0266-3538(97)00085-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à rupture de multi-couches : vers une optimisation d’assemblage multi-matériaux de voiries réduisant les effets des ICU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général de l'Institut Jean Le Rond d'Alembert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université UPMC, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des femmes en Mécanique : les Chiffres V2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Etay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of the Effect of Boundary Conditions on the Wedge Splitting Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadek Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan V. Dave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Urban Heat Island-Reducing Pavement Types and Thermal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadek Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan V. Dave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Asphalt Pavements ISAP2024 Montreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montreal, Canada. pp.209-213, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67252-1_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis of Debonding Phenomena in Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring 2024 Kent Seminar Series: Modeling and Mechanics in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illinois Center for Transportation, Mar 2024, University of Illinois Urbana-Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Ovalization Measurements on Flexible Airfield Pavement under HWD Dynamic Impulse Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïssa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichem Boulkhemair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials (ISBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.263-269 in RILEM Bookseries, vol. 27, 2022, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CZM analysis of secondary debondings induced by wedge splitting testing of multi-layer specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan V. Dave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique (CFM2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des femmes en mécanique : les Chiffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Entemeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (session plénière: "Place des femmes en mécanique")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation d'un système de mesure in-situ du collage des interfaces de chaussées aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïssa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaminar Mode-I Fracture Characterization Underwater of Reinforced Bituminous Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïssa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials (ISBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1119-1125 in RILEM Bookseries, vol. 27, 2022, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment Based Framework for Design and Maintenance of Roadways in the Cities of Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan V Dave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adapted ovalization system for flexible airfield pavement interface characterization using rolling-wheel or HWD loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Maindroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th APT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Nantes, France. pp.516-525 in Lecture Notes in Civil Engineering (LNCE 96), 2020, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of reinforced pavements with glass fiber grids: from laboratory evaluation of the fatigue life to accelerated full-scale test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Koval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th APT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Apr 2022, Nantes, France. pp.329-338 in Lecture Notes in Civil Engineering (LNCE 96), 2020, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Damage Scenarios in a Bituminous Pavement Tested under FABAC ALT using M4-5n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th APT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Apr 2022, Nantes, France. pp.389-398 in Lecture Notes in Civil Engineering (LNCE 96), 2020, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4-5n development for the structural study of Charging Box Inclusion in Electrified Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une solution durable du renforcement des infrastructures par grilles en fibre de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïssa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontres Géosynthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, NANCY, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Sustainable Reinforcements of Infrastructures with Coated Glass Fiber Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe Congrès mondial de la Route (http://piarcabudhabi2019.org)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Abou Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Equivalent Young Modulus Ratio Values between Material Layers on Pavement Structural Fracture Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM High Performance Asphalt Materials Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the bond between asphalt layers and glass grid layer with help of a Wedge Splitting Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Bearing Capacity of Roads, Railways and Airfields (BCRRA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Athènes, Greece. 1517-1524 (Chapter 201), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315100333-201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Multilayer Analysis of Electrified Roads with Charging Box Discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Deep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAP 2018, 13th ISAP Conference on Asphalt Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Fortaleza-Ceara, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of debonding at the interface between layers of heterogeneous materials coming from roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017, 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, LILLE, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed FE solution of the layerwise model M4-5n with emphasis on embedded discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2017, Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, NANTES, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-mode debonding approach to evaluate water sensibility in bi-layer composite pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on Mechanisms of Cracking and Debonding in Pavements (MCD2016). Chabot A., Buttlar W.G., Dave E.V., Petit C., Tebaldi G. (Eds), RILEM bookseries, vol. 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. pp.613-618, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M4-5n numerical solution using the Mixed FEM, validation against the Finite Difference Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th RILEM International Conference on Mechanisms of Cracking and Debonding in Pavements. Chabot A., Buttlar W.G., Dave E.V., Petit C., Tebaldi G. (Eds), RILEM Bookseries, Vol. 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, NANTES, France. pp.363-369, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Software for Analysing Mechanical Fields in Elastic Cracked Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSC 2015, Fifteenth International Conference on Civil, Structural and Environmental Engineering Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, PRAGUE, France. 13p, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.108.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil 2D d'analyse mécanique et paramétrique des chaussées fissurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès français de Mécanique (CFM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, LYON, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of an equivalent elastic system to a multilayer viscoelastic structure: application to the case of thick flexible pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ISAP Conference on Asphalt Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, RALEIGH, United States. pp.797-804, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17219-100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of energy release rate for amixed-mode debonding test for “composite” pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on defect and Material Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France. 2p, graphiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du massif de Winkler dans la construction d’un outil de calcul de structure multicouche fissurée reposant sur un sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. 6p, schémas, fig., graphiques, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of three dimensional strain occurring near the surface in asphalt concrete layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rilem International Conference on Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Delft, Netherlands. pp.1017-1027, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4566-7_97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Aggressiveness of Different Multi-axle Loads using APT Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Accelerated Pavement Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Davis, California, United States. pp.505-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale tests on grid reinforced flexible pavements on the French fatigue carrousel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rilem International Conference on Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jun 2012, Delft, Netherlands. pp.1251-1260, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4566-7_119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A four-point bending test for the bonding evaluation of composite pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rilem International Conference on Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Delft, Netherlands. pp.51-60, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4566-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses mécaniques d’une structure bi-couches délaminantes par flexion 4 points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manitou Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final results of Fondephy : A LCPC 4 years research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International session of the AAPT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripping phenomenon in thick pavement top layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vulcano Greullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mauduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Asphalt Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nagoya Aichi, Japan. pp.552-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William G. Buttlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asphalt Paving Technology: Association of Asphalt Paving Technologists,(AAPT), Proceedings of the Technical Sessions, ISSN: 02702932, 79: 154-155.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sacramento, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongre R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajj E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Angelo A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibson N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Imad Qadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asphalt Paving Technology, Association of Asphalt Paving Technologists (AAPT), Proceedings of the Technical Sessions, ISSN: 02702932, 79: 286-293.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Sacramento, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Bituminous Pavement Structures on the Rolling Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference On Asphalt Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nagoya Aichi, Japan. pp.1287-1296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence and visco-elastic analyses for modelling of pavement structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Visco-Elastic Analyses for Modelling of Pavement Structures, TU Delft, WOENSDAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'effet viscoélastique des structures de chaussées sur l'énergie de roulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES PLEINIERES 2009 DU LCPC, Sciences et techniques du Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sliding interfaces on the response of a viscoelastic pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Int. Conf. on Maintenance and Rehabilitation of Pavements and Technological control, MAIREPAV6 (Print ISBN 978-88-8202-0293)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Politecnico Di Torino, Italy. pp.675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement viscoélastique des chaussées : Logiciels CVCR et Viscoroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES PLEINIERES 2009 DU LCPC, Sciences et techniques du Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated pavement cracking testing : Experimental and finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maurice Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th RILEM International conference on cracking in pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, CHICAGO, United States. pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABAC accelerated loading test of bond between cement overlay and asphalt layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maurice Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th RILEM International conference on cracking in pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, CHICAGO, United States. pp. 671-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LCPC's ALT facility contribution to pavement cracking knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maurice Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth RILEM International Conference on Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Chicago, United States. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling to understand where a vertical crack can propagate in pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Characterization of Pavement and Soil Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, ATHENES, Greece. pp. 431-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some modelling results on flexible pavements obtained with the help of Viscoroute Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Use of Wide Base Tires </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Mclean, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-visco-elastic modeling of multi-loading effects on flexible pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium on modeling of pavement materials and damage mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, HAMMAMET, Tunisia. 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de calcul de structure de chaussées fissurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plénières du LCPC, Sciences et techniques du Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, NANTES, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-elastic modelling for asphalt pavements : Software ViscoRoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Asphalt Pavements (ISAP Québec 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, QUEBEC, Canada. pp.937-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de viscoelasticité dans les structures de chaussées : Projet VISCOROUTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plénières 2006 du LCPC, Sciences et techniques du Génie Civi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, NANTES, France. 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai accéléré de durabilité du collage blanc sur noir dans une chaussée composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in French concrete pavement technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Construction: Ultimate concrete opportunities - http://www.icevirtuallibrary.com/doi/abs/10.1680/cfti.34020.0002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Dundee, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of stresses for cracking in pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international CROW-workshop on fundamental modelling of the design and performance of concrete pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, ISTANBUL, Turkey. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modelling for fatigue damage of bituminous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International RILEM Conference on Reflective Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, LIMOGES, France. pp. 675-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified modelling for cracking in pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International RILEM Conference Cracking in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, LIMOGES, France. pp.299 - 306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue test and mechanical study of adhesion between concrete and asphalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maurice Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F de Larrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Concrete Roads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, ISTANBUL, Turkey. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bituminous mixes fatigue behavior during laboratory fatigue tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Eurasphalt &amp; Eurobitume Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, VIENNE, Austria. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle loi pour l'endommagement par fatigue des enrobés bitumineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de chaussées viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, NICE, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of multilayer viscoelastic road structures under moving loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu-Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Civil and Structural Engineering Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Egmond aan Zee, Netherlands. Paper 79, doi:10.4203/ccp.77.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle simplifié pour le calcul de chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Congres Francais de Mecanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, NICE, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude en laboratoire du collage béton hydraulique sur matériau bitumineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Larrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement par fatigue des matériaux bitumineux - Recherche de lois d'évolution de l'endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du collage béton hydraulique – matériaux bitumineux en laboratoire et sur chantier réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Larrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontres du Réseau Doctoral Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum Damage Approach of Asphalt Concrete Fatigue Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ASCE Engineering Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University (USA), Jun 2002, New York, United States. paper 263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un modèle d'endommagement aux essais de fatigue sur enrobés bitumineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontres du Réseau Doctoral Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de fatigue sur enrobés bitumineux et perspectives de modélisation par la mécanique de l'endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de taux de restitution d'énergie par un modèle simplifié pour un quadricouche en traction fissuré à l'interface entre 2 couches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Cantournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus aux 12ème Journées Nationales sur les Composites (JNC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Cachan, Nov 2000, Cachan, France. pp.775-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'un modèle simplifié de poutre multicouche en grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Léné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès Français de Mécanique (CD ROM ISBN 2-84088-040-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified model for large deformations solutions of multilayered composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Léné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Composites Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Multiparticulaires des Matériaux Multicouches M4_5n et M4_(2n+1)M pour l’étude des effets de bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus aux 11ème Journées Nationales sur les Composites (JNC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Arcachon, France. pp.1389-1397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des efforts d'interface à l'aide de la modélisation multiphasique des matériaux multicouches (M4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeb Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus aux 9ème Journées Nationales sur les Composites (JNC9), Ed. AMAC (ISBN : 2-9505117-2-4): 203-212</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiphasique des plaques composites en flexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Douçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeb Naciri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès National de Mécanique. Actes du congrès, Tome 1, pp 149-156</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d’une poutre multicouche à 18n ddl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeb Naciri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Giens, France. pp.178-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Pavements to Reduce Urban Heat Island Effect: Literature Review &amp; Finite Element Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadek Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan V Dave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eRoads Group (from a pavement point of view)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita de Freitas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malal Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd seminar of Ifsttar PF - ITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marne la Vallée, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of the interface fracture energy for composite pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maissa Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EATA 2017, 7th International EATA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, ZURICH, Switzerland. 1p, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on asphalt pavement strain responses: APT data and thermo-viscoelastic pavement modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Homsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPA 2017, 17th AAPA International Flexible Pavements conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, MELBOURNE, Australia. Australian Road Research Board - ARRB, 1p, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modelling of a cracked composite pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Elsevier Conference on Failure Analysis (ICEFA-I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul semi-analytique d'un massif viscoélastique soumis à une charge roulante rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence Internationale Albert Caquot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'endommagement appliqué à la fatigue des enrobés bitumineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence Internationale Albert Caquot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Pavement Testing to Transport Infrastructure Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Guillermo Loria-Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96, 2020, Lecture Notes in Civil Engineering, 978-3-030-55235-0. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of cracking and debonding in asphalt and composite pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William G. Buttlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan V. Dave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Tebaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28, pp.XXI, 237, 2018, RILEM State-of-the-Art Reports, 978-3-319-76848-9. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76849-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8th RILEM International Conference on Mechanisms of Cracking and Debonding in Pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William G. Buttlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan V. Dave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Tebaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Dordrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 13, 2016, RILEM Bookseries, RILEM, 978-94-024-1422-6. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William G. Buttlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan Dave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Tebaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Cracking and Debonding in Asphalt and Composite Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.I-XXI, 2018, RILEM State-of-the-Art Reports, 978-3-319-76848-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface debonding behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Raab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Cracking and Debonding in Asphalt and Composite Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM State-of-the-Art Reports, vol. 28, Springer, Cham, pp.103-154, 2018, 978-3-319-76848-9. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76849-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William G. Buttlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buttlar W., Chabot A., Dave E., Petit C., Tebaldi G. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Cracking and Debonding in Asphalt and Composite Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-237, 2018, RILEM State-of-the-Art Reports, 978-3-319-76848-9. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76849-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Buttlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction. In State-of-the-Art Report of RILEM Technical Committee 241-MCD Series, Vol. 28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Springer, Cham, pp.1-32, 2018, RILEM State-of-the-Art Reports, 978-3-319-76848-9. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76849-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chabot A., Buttlar W.G., Dave E.V., Petit C., Tebaldi G. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th RILEM International Conference on Mechanisms of Cracking and Debonding in Pavements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, , pp.V-VI, 2016, RILEM Bookseries, 978-94-024-0866-9. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0867-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Trevino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Granju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Beushausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Silfwerbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bonded Cement-Based Material Overlays for the Repair, the Lining or the Strengthening of Slabs or Pavements. State-of-the-Art Report of the RILEM Technical Committee 193-RLS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (Chapter 7), </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 141-156, 2011, RILEM State-of-the-Art Reports, 978-94-007-1239-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of Ifsttar's modelling advances for pavement structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Grand Opening and Asphalt Research Symposium, March 27th - University of Missouri, Columbia, USA (invitée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14p. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11770.08642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViscoRoute© software : simulation of Moving load on asphalt pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited presentation - Visiting the University of Reno (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation du délaminage dans les matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research on pavement debonding studies - International UNH-UGE collaboration first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP TG3 Model III Needs : LCPC project on cracking in Pavement. RILEM TC-CAP annual meeting, Urbana Champaign (USA), October 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCPC Database set-up for the Rilem TC-CAP TG1. RILEM TC-CAP annual meeting, Urbana-Champaign, Illinois (USA), October 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maurice Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hornych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Kerzreho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tamagny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des efforts à l'interface entre les couches des matériaux composites à l'aide de modèles multiparticulaires de matériaux multicouches (M4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Ecole Nationale des Ponts et Chaussées, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00197853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTILS D'ANALYSES DU COMPORTEMENT MECANIQUE DE MULTICOUCHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université de Nantes, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00848650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse mécanique des assemblages collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Collage des matériaux et structures (ED602 SPI), France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la problématique de l’assemblage des matériaux par collage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Collage des matériaux et structures (ED602 SPI), Nantes (44000), France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId314"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79A51B35"/>
+    <w:nsid w:val="890146D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-chabot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9430-8457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098187015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/119147118132326340369" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-3544-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/en/campus/our-national-structure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mast.univ-gustave-eiffel.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lames.univ-gustave-eiffel.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000029707588" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed-sis.doctorat-paysdelaloire.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-nantes.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecoledesponts.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.sorbonne-universite.fr/sorbonne-universite-campus-pierre-et-marie-curie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Universit%C3%A9_Pierre-et-Marie-Curie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/en/university/our-transformative-projects" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences-techniques.univ-nantes.fr/formations/masters/master-mecanique-1#MFS" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futuredays.fr/en/the-event/media/news/dae3ed126f797b4cbc1b88a32d0267ea/?tx_news_pi1%5Bnews%5D=1939&amp;tx_news_pi1%5Bcontroller%5D=News&amp;tx_news_pi1%5Baction%5D=detail&amp;tx_news_pi1%5Bday%5D=10&amp;tx_news_pi1%5Bmonth%5D=03&amp;tx_news_pi1%5Byear%5D=2022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sparchub.org.au/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apt2020.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030552350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mcd2016.sciencesconf.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Institut_fran%C3%A7ais_des_sciences_et_technologies_des_transports,_de_l%27am%C3%A9nagement_et_des_r%C3%A9seaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Laboratoire_central_des_ponts_et_chauss%C3%A9es#:~:text=Le%20Laboratoire%20central%20des%20ponts,Minist%C3%A8re%20de%20l%27%C3%89quipement%20fran%C3%A7ais." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/enseignants-chercheurs-procedure-de-qualification-45726" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://ecoledesponts.fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Gharbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Broutin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20210211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Deep" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1621445" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Nasser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1418653" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2017.06.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destree" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1223-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1361649" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701653v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitou Hun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1320237" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.11.027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9925-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0EF389EE58B82607E21EAC34E8CD128F15C1633/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850949v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mauduit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vulcano Greullet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.08.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis St Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cholet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-009-9577-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SXHQG59J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482134v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Deloffre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2010.9690274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740136v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pouteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurice Balay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Diaz Diaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Pedro Carreira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.12.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8K24MH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Dat Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamagny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Harfouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bodin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de La Roche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2004)130:6(700)" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545526v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeb Naciri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00085-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C5AAC406E1B283718433514185CB6A2DFFC3650/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101895v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Tormos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan V. Dave" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Etay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67252-1_35" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713539v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lemartinel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Gharbi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichem Boulkhemair" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_33" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Entemeyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Geffard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_142" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan V Dave" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Haslett" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Mo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_40" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Broutin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schneider" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maindroult" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_53" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923681v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Sahli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Koval" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_34" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152820v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doligez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazalon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307697v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567490v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trichet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315100333-201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803568v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555357v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629081v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_86" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_51" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.214" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357833v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17219-100" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858771v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthemet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845902v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4566-7_6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AC52E5711D92448B727B3A1F15E8C90FACC99D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845908v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grellet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dore" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4566-7_97" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8308F312F9E2AC10625E436A7C2981BCB0123C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845952v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gouy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849431v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sohm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4566-7_119" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3605DDD6DED71081BF5DC3A0F27238A441AC1BB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845906v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559938v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vulcano Greullet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauduit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Buttlar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772883v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongre R." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajj E." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Angelo A." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibson N." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Imad Qadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376845v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402109v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421062v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538758v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561786v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677026v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Larrard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vincent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Balay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537205v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pouteau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Larrard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534986v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537188v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Belzung" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535026v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561665v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646474v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699959v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561620v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrlacher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685953v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685955v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559678v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689134v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689136v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677043v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545558v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677052v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagarde" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677038v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677059v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685949v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dou&#231;ot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677055v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002575v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388176v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita de Freitas Alves" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malal Kane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555461v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650941v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Homsi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689132v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923052v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Harvey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Loria-Salazar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764921v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tebaldi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319768489" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76849-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719749v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402408669" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811936v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76849-6_3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830766v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76849-6_5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76849-6_5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812102v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buttlar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76849-6_1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812079v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan Dave" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629106v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907336v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trevino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Granju" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Beushausen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Silfwerbrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789400712386" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618283v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11770.08642" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509007v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685950v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753461v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559922v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560607v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00197853v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848650v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327139v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326923v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-chabot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9430-8457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098187015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/119147118132326340369" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-3544-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/en/campus/our-national-structure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mast.univ-gustave-eiffel.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lames.univ-gustave-eiffel.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000029707588" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed-sis.doctorat-paysdelaloire.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-nantes.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecoledesponts.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.sorbonne-universite.fr/sorbonne-universite-campus-pierre-et-marie-curie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Universit%C3%A9_Pierre-et-Marie-Curie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/en/university/our-transformative-projects" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences-techniques.univ-nantes.fr/formations/masters/master-mecanique-1#MFS" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futuredays.fr/en/the-event/media/news/dae3ed126f797b4cbc1b88a32d0267ea/?tx_news_pi1%5Bnews%5D=1939&amp;tx_news_pi1%5Bcontroller%5D=News&amp;tx_news_pi1%5Baction%5D=detail&amp;tx_news_pi1%5Bday%5D=10&amp;tx_news_pi1%5Bmonth%5D=03&amp;tx_news_pi1%5Byear%5D=2022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sparchub.org.au/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apt2020.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030552350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mcd2016.sciencesconf.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Institut_fran%C3%A7ais_des_sciences_et_technologies_des_transports,_de_l%27am%C3%A9nagement_et_des_r%C3%A9seaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Laboratoire_central_des_ponts_et_chauss%C3%A9es#:~:text=Le%20Laboratoire%20central%20des%20ponts,Minist%C3%A8re%20de%20l%27%C3%89quipement%20fran%C3%A7ais." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/enseignants-chercheurs-procedure-de-qualification-45726" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://ecoledesponts.fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Gharbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Broutin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20210211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Deep" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1621445" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Nasser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2017.06.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destree" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1223-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1418653" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1361649" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701653v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitou Hun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1320237" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9925-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0EF389EE58B82607E21EAC34E8CD128F15C1633/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mauduit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vulcano Greullet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.11.027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.08.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis St Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Cholet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-009-9577-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SXHQG59J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482134v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Deloffre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2010.9690274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740136v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pouteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurice Balay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Diaz Diaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Pedro Carreira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.12.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8K24MH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Dat Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamagny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Harfouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bodin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de La Roche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2004)130:6(700)" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545526v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeb Naciri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00085-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C5AAC406E1B283718433514185CB6A2DFFC3650/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Etay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Tormos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan V. Dave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67252-1_35" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Gharbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichem Boulkhemair" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_33" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713539v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lemartinel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Entemeyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Geffard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_142" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan V Dave" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Haslett" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Mo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923669v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Broutin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schneider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maindroult" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_53" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Sahli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Koval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_34" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923072v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_40" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152820v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doligez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazalon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307697v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567490v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trichet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315100333-201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803568v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555357v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_86" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6_51" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.214" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357833v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17219-100" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858771v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthemet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grellet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dore" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4566-7_97" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8308F312F9E2AC10625E436A7C2981BCB0123C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Kerzreho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gouy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849431v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sohm" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4566-7_119" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3605DDD6DED71081BF5DC3A0F27238A441AC1BB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845902v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4566-7_6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AC52E5711D92448B727B3A1F15E8C90FACC99D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845906v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559938v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vulcano Greullet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauduit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Buttlar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772883v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongre R." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajj E." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Angelo A." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibson N." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Imad Qadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376845v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402109v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538758v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561777v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561786v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227042v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Balay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677026v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Larrard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vincent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534986v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Belzung" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534953v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pouteau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Larrard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537205v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561665v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646474v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561620v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrlacher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685953v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685955v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689134v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559678v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689136v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677043v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545558v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677052v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagarde" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677038v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677059v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685949v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dou&#231;ot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677055v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002575v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388176v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita de Freitas Alves" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malal Kane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555461v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650941v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Homsi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689132v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923052v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Harvey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Loria-Salazar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764921v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tebaldi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319768489" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76849-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719749v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402408669" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0867-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812079v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan Dave" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811936v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76849-6_3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830766v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-76849-6_5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76849-6_5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812102v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buttlar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76849-6_1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629106v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907336v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trevino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Granju" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Beushausen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Silfwerbrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789400712386" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618283v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11770.08642" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509007v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685950v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753461v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559922v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560607v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00197853v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848650v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327139v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326923v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>