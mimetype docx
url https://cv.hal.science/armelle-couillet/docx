--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -205,377 +205,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-time dataset of climate related events on Cyprus Island (1174–1913)</w:t>
+                <w:t xml:space="preserve">Assessing the Vulnerability of an Inuit Archaeological Site in a Changing Periglacial Environment: A Novel Multimethod Geophysical Approach in Arctic Geoarchaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
+                <w:t xml:space="preserve">Rachel Labrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Beauvalet</w:t>
+                <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Couillet</w:t>
+                <w:t xml:space="preserve">Héloïg Barbel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62, pp.112007. </w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/arcm.70086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05258155v1</w:t>
+                <w:t xml:space="preserve">hal-05425637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Vulnerability of an Inuit Archaeological Site in a Changing Periglacial Environment: A Novel Multimethod Geophysical Approach in Arctic Geoarchaeology</w:t>
+                <w:t xml:space="preserve">A long-time dataset of climate related events on Cyprus Island (1174–1913)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Labrie</w:t>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Todisco</w:t>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najat Bhiry</w:t>
+                <w:t xml:space="preserve">Victor Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Finco</w:t>
+                <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïg Barbel Le Page</w:t>
+                <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.112007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.70086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425637v1</w:t>
+                <w:t xml:space="preserve">hal-05258155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual Model of Permafrost Degradation in an Inuit Archaeological Context (Dog Island, Labrador): A Geophysical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Labrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (4), pp.95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -661,51 +661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 81, pp.1-8</w:t>
@@ -734,77 +734,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Visual Analytics Tool and Spatial Statistics to Explore Archeological Data: The Case of the Paleolithic Sequence of La Roche-à-Pierrot, Saint-Césaire, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josserand Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1041,51 +1041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Sansy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1171,51 +1171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1266,51 +1266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et analyse visuelle des émotions associées à des déplacements quotidiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde des Cartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 217, pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1348,51 +1348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de cartographie à l'Institut Supérieur des Beaux-Arts de Besançon Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terrier-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jamet-Chavigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1450,243 +1450,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'animation cartographique pour la représentation de trajectoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plan de mobilité durable au collège René Cassin de Noidans-lès-Vesoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Ravenel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Couillet</w:t>
+                <w:t xml:space="preserve">Hélène Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Poli</w:t>
+                <w:t xml:space="preserve">Fabien Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zocchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde des Cartes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 205, pp.39-48</w:t>
+              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011093v1</w:t>
+                <w:t xml:space="preserve">hal-00984632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de mobilité durable au collège René Cassin de Noidans-lès-Vesoul</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'animation cartographique pour la représentation de trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ravenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Zocchetti</w:t>
+                <w:t xml:space="preserve">Raffaele Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41, pp.14-17</w:t>
+              <w:t xml:space="preserve">Le Monde des Cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205, pp.39-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984632v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1717,51 +1717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialiser le domaine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données culturelles ouvertes : enjeux, usages et valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, Département des politiques numériques culturelles (SG/SNUM/DPNC), Mar 2025, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1795,90 +1795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et méthodologie d’élaboration d’une base de données géo-historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecter automatiquement les opérations de sauvetage en mer à partir de traces AIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Kerdoncuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2183,90 +2183,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing an event centred modelling process to produce spatial and temporal data for the critical study of the impact of British colonial rule (1878 – 1960) on the Cypriot landscape through their anti-malarial campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linu Elizabeth Danielkutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Charalambidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23 General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Goescience Union, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2339,51 +2339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2464,51 +2464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delisle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2546,77 +2546,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a key sequence of the French Palaeolithic: geovisualization and intra-site spatial analysis of La Roche-à-Pierrot, Saint-Césaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,77 +2671,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géovisualisation et analyse spatiale intra-site de la Roche-à-Pierrot (Charente-Maritime) - Des outils taphonomiques pour mieux caractériser une séquence clé du paléolothique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2790,195 +2790,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02291193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité parisienne des usagers de Twitter</w:t>
+                <w:t xml:space="preserve">Traduire la ville éphémère en graphes dynamiques : un outil pour simuler la mobilité parisienne des usagers de Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.125-129</w:t>
+              <w:t xml:space="preserve">RFTM - 1e Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon / Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854382v1</w:t>
+                <w:t xml:space="preserve">hal-02327269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Nordicity of the Arctic Today</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Vaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3010,148 +3006,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01821814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire la ville éphémère en graphes dynamiques : un outil pour simuler la mobilité parisienne des usagers de Twitter</w:t>
+                <w:t xml:space="preserve">La mobilité parisienne des usagers de Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Grassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFTM - 1e Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon / Vaulx-en-Velin, France</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.125-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327269v1</w:t>
+                <w:t xml:space="preserve">hal-01854382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marques ou traces ? Logiques spatiales, territoriales et patrimoniales du géocaching</w:t>
               </w:r>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Sansy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3409,51 +3409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Sansy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3491,51 +3491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing, measuring and mapping the spatial variations of simulation results in the course of time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3750,51 +3750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Visual Analysis Methods for mapping Emotions Felt along Daily Trips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Dresde, Germany. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3819,51 +3819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'animation des trajectoires des joueurs de football: utilisations et perspectives avec Google Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ravenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Litot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,90 +3914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'animation cartographique pour la représentation des trajectoires individuelles : Propositions sémiologique et application sur GoogleEarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ravenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Litot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème conférence internationale de cartographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4035,51 +4035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aide à la décision dans la régulation médicale téléphonique: l'apport du géographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Griffond-Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desmettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4130,51 +4130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l'accessibilité dans les décisions des médecins régulateurs des centres 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desmettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,90 +4404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geo-historical database covering 200 years of land use on Cyprus island (1855–2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4542,51 +4542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bac à sable à réalité augmentée (Augmented Reality Sanbox) au service de l'innovation en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bensaadoune Yamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,51 +4663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nordicité environnementale d'hier et d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Marchand-Vaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4771,51 +4771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ormaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4853,51 +4853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aide à la décision dans la régulation médicale téléphonique : l'apport du géographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Griffond-Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desmettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5143,90 +5143,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term database of climate related events on Cyprus Island (1174–1913)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Charalambidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5270,64 +5270,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation spatio-temporelle de l'accès aux urgences de Tahiti selon deux scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5384,51 +5384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Sansy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5772,51 +5772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace noyau, espace élargi (vallée de la Seine aval)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Pérodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5924,51 +5924,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5087DFF"/>
+    <w:nsid w:val="ED60E758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6155,51 +6155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-couillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2285-0263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195587839" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258155v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beauvalet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Labrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;g Barbel Le Page" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14040095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josserand Marot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.81" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucchini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4297" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sansy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stephenson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progress.2015.04.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrier-Hermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jamet-Chavigny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaudard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huot Marchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ravenel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Poli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fraisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zocchetti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/t15t-kf51" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kerdoncuff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linu Elizabeth Danielkutty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Charalambidou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11346" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delisle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delisle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291217v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Kaufmant-Couillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935569v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Litot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desmettre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Puyraveau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaadoune Yamina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nehme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Marchand-Vaguet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ormaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jordan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Georges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Georgiou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.3F7B46J5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498540v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontaine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves P&#233;rodou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-couillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2285-0263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195587839" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Labrie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;g Barbel Le Page" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beauvalet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14040095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josserand Marot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.81" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucchini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4297" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sansy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stephenson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progress.2015.04.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrier-Hermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jamet-Chavigny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaudard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huot Marchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fraisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zocchetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ravenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Poli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/t15t-kf51" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kerdoncuff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linu Elizabeth Danielkutty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Charalambidou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11346" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delisle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delisle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291217v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Kaufmant-Couillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935569v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Litot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desmettre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Puyraveau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaadoune Yamina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nehme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Marchand-Vaguet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ormaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jordan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Georges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Georgiou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.3F7B46J5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498540v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontaine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves P&#233;rodou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>