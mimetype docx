--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1664,1052 +1664,1048 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialiser le domaine culturel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du théâtre au stade : géographie comparée des équipements culturels et sportifs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Parment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviano Freire-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données culturelles ouvertes : enjeux, usages et valorisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Du théâtre au stade : géographie comparée des équipements culturels et sportifs en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04988081v1</w:t>
+                <w:t xml:space="preserve">hal-05592883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et méthodologie d’élaboration d’une base de données géo-historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2025 - Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détecter automatiquement les opérations de sauvetage en mer à partir de traces AIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatialiser le domaine culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Données culturelles ouvertes : enjeux, usages et valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, Département des politiques numériques culturelles (SG/SNUM/DPNC), Mar 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48390/t15t-kf51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05370161v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04988081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le méandre d'Anneville-Ambourville (SeineMaritime, France) : étude des sources des apports sédimentaires et des processus de dépôts pour appréhender la genèse, la mobilisation et les transferts sédimentaires dans la vallée de la Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détecter automatiquement les opérations de sauvetage en mer à partir de traces AIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Kerdoncuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Nehme</w:t>
+                <w:t xml:space="preserve">Camille Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tissoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MAGIS, May 2025, Avignon, France. pp.82-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356868v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05370161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing an event centred modelling process to produce spatial and temporal data for the critical study of the impact of British colonial rule (1878 – 1960) on the Cypriot landscape through their anti-malarial campaigns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le méandre d'Anneville-Ambourville (SeineMaritime, France) : étude des sources des apports sédimentaires et des processus de dépôts pour appréhender la genèse, la mobilisation et les transferts sédimentaires dans la vallée de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linu Elizabeth Danielkutty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Charalambidou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23 General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04436599v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et diffusion de la craie à bâtir médiévale en Normandie orientale</w:t>
+                <w:t xml:space="preserve">Constructing an event centred modelling process to produce spatial and temporal data for the critical study of the impact of British colonial rule (1878 – 1960) on the Cypriot landscape through their anti-malarial campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damase Mouralis</w:t>
+                <w:t xml:space="preserve">Linu Elizabeth Danielkutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Krummeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ballesteros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bourgais</w:t>
+                <w:t xml:space="preserve">Iris Charalambidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU23 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Goescience Union, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587778v1</w:t>
+                <w:t xml:space="preserve">halshs-04436599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring simulation models of dressed stoned exchange during the medieval age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et diffusion de la craie à bâtir médiévale en Normandie orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02284417v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a key sequence of the French Palaeolithic: geovisualization and intra-site spatial analysis of La Roche-à-Pierrot, Saint-Césaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring simulation models of dressed stoned exchange during the medieval age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Mondorf-les-Bains, Luxembourg</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02291217v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géovisualisation et analyse spatiale intra-site de la Roche-à-Pierrot (Charente-Maritime) - Des outils taphonomiques pour mieux caractériser une séquence clé du paléolothique français</w:t>
+                <w:t xml:space="preserve">Characterization of a key sequence of the French Palaeolithic: geovisualization and intra-site spatial analysis of La Roche-à-Pierrot, Saint-Césaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougier</w:t>
@@ -2723,1530 +2719,1655 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzièmes Rencontres de ThéoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">ECTQG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Mondorf-les-Bains, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02291193v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02291217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire la ville éphémère en graphes dynamiques : un outil pour simuler la mobilité parisienne des usagers de Twitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lucchini</w:t>
+                <w:t xml:space="preserve">Géovisualisation et analyse spatiale intra-site de la Roche-à-Pierrot (Charente-Maritime) - Des outils taphonomiques pour mieux caractériser une séquence clé du paléolothique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFTM - 1e Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon / Vaulx-en-Velin, France</w:t>
+              <w:t xml:space="preserve">Quatorzièmes Rencontres de ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327269v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02291193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Nordicity of the Arctic Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvette Vaguet</w:t>
+                <w:t xml:space="preserve">La mobilité parisienne des usagers de Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Grassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Arctic Social Sciences (ICASS IX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Umea, Sweden</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.125-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01821814v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité parisienne des usagers de Twitter</w:t>
+                <w:t xml:space="preserve">Traduire la ville éphémère en graphes dynamiques : un outil pour simuler la mobilité parisienne des usagers de Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lény Grassot</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.125-129</w:t>
+              <w:t xml:space="preserve">RFTM - 1e Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon / Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854382v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marques ou traces ? Logiques spatiales, territoriales et patrimoniales du géocaching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danièle Sansy</w:t>
+                <w:t xml:space="preserve">Measuring the Nordicity of the Arctic Today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Vaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanne</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR MAGIS du CNRS, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Congress of Arctic Social Sciences (ICASS IX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369478v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01821814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des graphes dynamiques pour décrypter la mobilité des usagers de Twitter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marques ou traces ? Logiques spatiales, territoriales et patrimoniales du géocaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Sansy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics SAGEO 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR MAGIS du CNRS, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327514v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux territoriaux des (ré)écritures patrimoniales : le cas du geocaching</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des graphes dynamiques pour décrypter la mobilité des usagers de Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Grassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine, ça change quoi ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics SAGEO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404874v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing, measuring and mapping the spatial variations of simulation results in the course of time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux territoriaux des (ré)écritures patrimoniales : le cas du geocaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Sansy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Tannier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Colloquium on Quantitative and Theoretical Geography (ECQTG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Le patrimoine, ça change quoi ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194447v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an exploratory spatial and temporal data analysis for Time Geography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+                <w:t xml:space="preserve">Visualizing, measuring and mapping the spatial variations of simulation results in the course of time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of American geographers, annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of American geographers, Apr 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">19th European Colloquium on Quantitative and Theoretical Geography (ECQTG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833242v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animated and interactive cartography to improve the understanding of the regional dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Toward an exploratory spatial and temporal data analysis for Time Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Kaufmant-Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Moine</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Cartographic Society Annual Symposium «Today, tomorrow and beyond»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Leicestershire, United Kingdom</w:t>
+              <w:t xml:space="preserve">Association of American geographers, annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of American geographers, Apr 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935543v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Visual Analysis Methods for mapping Emotions Felt along Daily Trips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Couillet</w:t>
+                <w:t xml:space="preserve">Animated and interactive cartography to improve the understanding of the regional dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Kaufmant-Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Dresde, Germany. pp.17</w:t>
+              <w:t xml:space="preserve">British Cartographic Society Annual Symposium «Today, tomorrow and beyond»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Leicestershire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935569v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'animation des trajectoires des joueurs de football: utilisations et perspectives avec Google Earth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Kaufmant-Couillet</w:t>
+                <w:t xml:space="preserve">Applying Visual Analysis Methods for mapping Emotions Felt along Daily Trips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SIG La Lettre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">26th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Dresde, Germany. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978441v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'animation cartographique pour la représentation des trajectoires individuelles : Propositions sémiologique et application sur GoogleEarth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'animation des trajectoires des joueurs de football: utilisations et perspectives avec Google Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ravenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Litot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Poli</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Kaufmant-Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème conférence internationale de cartographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres SIG La Lettre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826288v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aide à la décision dans la régulation médicale téléphonique: l'apport du géographe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'animation cartographique pour la représentation des trajectoires individuelles : Propositions sémiologique et application sur GoogleEarth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ravenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Desmettre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Puyraveau</w:t>
+                <w:t xml:space="preserve">Florian Litot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">25ème conférence internationale de cartographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153053v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’aide à la décision dans la régulation médicale téléphonique: l'apport du géographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Griffond-Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Desmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Puyraveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La question de l'accessibilité dans les décisions des médecins régulateurs des centres 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desmettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Griffond-Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Puyraveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès National des Observatoires Régionaux de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4256,707 +4377,707 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse, mobilisation et transferts sédimentaires dans le méandre d'Anneville-Ambourville (Seine-Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France. Unpublished, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.29747.13607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geo-historical database covering 200 years of land use on Cyprus island (1855–2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR HighPasm end-term meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Nicosie (Chypre), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bac à sable à réalité augmentée (Augmented Reality Sanbox) au service de l'innovation en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bensaadoune Yamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes journées annuelles du Réseau Mate-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02483242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nordicité environnementale d'hier et d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Marchand-Vaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les treizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchiffrer les structures du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ormaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aide à la décision dans la régulation médicale téléphonique : l'apport du géographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Griffond-Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desmettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Puyraveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géographie de la santé en France en 2011 : quelles formations, quelles applications ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4966,160 +5087,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des bibliothèques territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction de l'information légale et administrative (DILA), pp.130, 2024, 978-2-11-172559-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48390/t15t-kf51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04444109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5129,178 +5250,178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term database of climate related events on Cyprus Island (1174–1913)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Charalambidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/NKL.3F7B46J5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation spatio-temporelle de l'accès aux urgences de Tahiti selon deux scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5309,73 +5430,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04029097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trésors numériques : comprendre et décrypter les phénomènes du géocaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5423,51 +5544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5477,265 +5598,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de l'Europe en Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Griffond-Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Kaufmant-Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Préfecture de la Région Franche-Comté. 2008, 155 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00498540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quartiers sensibles de Franche-Comté à l'aube du XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Griffond-Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ormaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Kaufmant-Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5745,118 +5866,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace noyau, espace élargi (vallée de la Seine aval)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Pérodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02483305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5924,51 +6045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED60E758"/>
+    <w:nsid w:val="DB5935B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6155,51 +6276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-couillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2285-0263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195587839" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Labrie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;g Barbel Le Page" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beauvalet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14040095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josserand Marot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.81" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucchini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4297" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sansy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stephenson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progress.2015.04.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrier-Hermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jamet-Chavigny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaudard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huot Marchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fraisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zocchetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ravenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Poli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/t15t-kf51" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kerdoncuff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linu Elizabeth Danielkutty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Charalambidou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11346" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delisle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delisle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291217v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Kaufmant-Couillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935569v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Litot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desmettre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Puyraveau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaadoune Yamina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nehme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Marchand-Vaguet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ormaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jordan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Georges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Georgiou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.3F7B46J5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498540v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontaine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves P&#233;rodou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-couillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2285-0263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195587839" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Labrie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;g Barbel Le Page" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beauvalet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14040095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josserand Marot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.81" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucchini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4297" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sansy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stephenson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progress.2015.04.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrier-Hermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jamet-Chavigny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaudard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huot Marchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fraisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zocchetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ravenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Poli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592883v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lepill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Parment" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/t15t-kf51" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05370161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kerdoncuff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linu Elizabeth Danielkutty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Charalambidou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11346" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delisle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284417v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delisle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194447v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Kaufmant-Couillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935569v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978441v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Litot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desmettre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Puyraveau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153046v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350603v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaadoune Yamina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guichard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nehme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Marchand-Vaguet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ormaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jordan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Georges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Georgiou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.3F7B46J5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029097v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498540v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948906v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontaine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483305v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves P&#233;rodou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>