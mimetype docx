--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,7551 +66,7685 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Tools to Detect and Identify Strains Belonging to the Pseudomonas syringae Species Complex Responsible for Vein Clearing of Zucchini</w:t>
+                <w:t xml:space="preserve">Dormancy and reactivation of the seed and its microbiome: a holobiont perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lacault</w:t>
+                <w:t xml:space="preserve">Davide Gerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Thomas Chadelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+                <w:t xml:space="preserve">Florian Lamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-05-23-0062-R⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (1), pp.e0114025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.01140-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844057v1</w:t>
+                <w:t xml:space="preserve">hal-05556397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of common bacterial blight in Central Brazil reveals a third Xanthomonas species infecting common bean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Tools to Detect and Identify Strains Belonging to the Pseudomonas syringae Species Complex Responsible for Vein Clearing of Zucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Preveaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caroline Lacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (4), pp.566-572. </w:t>
+              <w:t xml:space="preserve">PhytoFrontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40858-024-00655-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-05-23-0062-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691991v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics reveals a highly polymorphic Xanthomonas HrpG virulence regulon</w:t>
+                <w:t xml:space="preserve">A survey of common bacterial blight in Central Brazil reveals a third Xanthomonas species infecting common bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Quiroz Monnens</w:t>
+                <w:t xml:space="preserve">Bruna Alícia R. Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Roux</w:t>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Cunnac</w:t>
+                <w:t xml:space="preserve">Adriane Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Charbit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">Maurício Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10684-6⟩</w:t>
+              <w:t xml:space="preserve">Tropical Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (4), pp.566-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40858-024-00655-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670942v1</w:t>
+                <w:t xml:space="preserve">hal-04691991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">Comparative transcriptomics reveals a highly polymorphic Xanthomonas HrpG virulence regulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quiroz Monnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">Sebastien Cunnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chen</w:t>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10684-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665509v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common bacterial blight of bean: a model of seed transmission and pathological convergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
+                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Ruh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Foucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.13067⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228925v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete and Circularized Genome Sequences of 17 Xanthomonas Strains Responsible for Common Bacterial Blight of Bean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Common bacterial blight of bean: a model of seed transmission and pathological convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.Early Access. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.00371-21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03344454v1</w:t>
+                <w:t xml:space="preserve">hal-03228925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete and Circularized Genome Sequences of Three Xanthomonas Strains Pathogenic on Soybean and Alfalfa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Complete and Circularized Genome Sequences of 17 Xanthomonas Strains Responsible for Common Bacterial Blight of Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (31), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00537-21⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (31), pp.e00371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00371-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349711v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of bacterial communities during seed development and maturation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Complete and Circularized Genome Sequences of Three Xanthomonas Strains Pathogenic on Soybean and Alfalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Preveaux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00537-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa190⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02972234v1</w:t>
+                <w:t xml:space="preserve">hal-03349711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zucchini vein clearing disease is caused by several lineages within Pseudomonas syringae species complex.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temporal dynamics of bacterial communities during seed development and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (12), pp.fiaa190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-07-19-0266-R⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02624826v1</w:t>
+                <w:t xml:space="preserve">hal-02972234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the acquisition of a type 3 secretion system in the emergence of novel pathogenic strains of Xanthomonas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Brin</w:t>
+                <w:t xml:space="preserve">Zucchini vein clearing disease is caused by several lineages within Pseudomonas syringae species complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Li-Marchetti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12737⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-07-19-0266-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510889v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthomonas citri pv. viticola Affecting Grapevine in Brazil: Emergence of a Successful Monomorphic Pathogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the acquisition of a type 3 secretion system in the emergence of novel pathogenic strains of Xanthomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Méline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa A. S. V. Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Wesley Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+                <w:t xml:space="preserve">Chrystelle Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Portier</w:t>
+                <w:t xml:space="preserve">Camille Li-Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00489⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.33-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622494v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niches and routes of transmission of Xanthomonas citri pv. fuscans to bean seeds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Xanthomonas citri pv. viticola Affecting Grapevine in Brazil: Emergence of a Successful Monomorphic Pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa A. S. V. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3329-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516672v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfer plays a major role in the pathological convergence of Xanthomonas lineages on common bean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Niches and routes of transmission of Xanthomonas citri pv. fuscans to bean seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 422 (1-2), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3329-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4975-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627510v1</w:t>
+                <w:t xml:space="preserve">hal-02516672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niches and routes of transmission of Xanthomonas citri pv. fuscans to bean seeds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Horizontal gene transfer plays a major role in the pathological convergence of Xanthomonas lineages on common bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurana Serres-Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3329-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4975-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056275v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Niches and routes of transmission of Xanthomonas citri pv. fuscans to bean seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 422 (1-2), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3329-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03383508v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant microbiota affects seed transmission of phytopathogenic microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Guimbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12382⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.163-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01353543v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a molecular dialogue between developing seeds of Medicago truncatula and seedborne xanthomonads.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant microbiota affects seed transmission of phytopathogenic microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Buitink</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (13), pp.3737-52. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (6), pp.791-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392700v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Xanthomonas axonopodis pv. phaseoli and Xanthomonas axonopodis pv. phaseoli var. fuscans on Phaseolus vulgaris (bean)</w:t>
+                <w:t xml:space="preserve">Identification of a molecular dialogue between developing seeds of Medicago truncatula and seedborne xanthomonads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Grimault</w:t>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Olivier</w:t>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rolland</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rules for Seed Testing Annexe to Chapter 7: Seed Health Testing Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (13), pp.3737-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134886v1</w:t>
+                <w:t xml:space="preserve">hal-01392700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Flagellated Xanthomonas fuscans subsp. fuscans Strain CFBP 4884</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Xanthomonas axonopodis pv. phaseoli and Xanthomonas axonopodis pv. phaseoli var. fuscans on Phaseolus vulgaris (bean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Briand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Arlat</w:t>
+                <w:t xml:space="preserve">Valérie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Gagnevin</w:t>
+                <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Koebnik</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Rules for Seed Testing Annexe to Chapter 7: Seed Health Testing Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, International Rules for Seed Testing, 7-021, pp.7-021-1-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134880v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of Xanthomonas fuscans subsp. fuscans strain 4834-R reveals that flagellar motility is not a general feature of xanthomonads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Flagellated Xanthomonas fuscans subsp. fuscans Strain CFBP 4884</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Indiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+                <w:t xml:space="preserve">M. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Boureau</w:t>
+                <w:t xml:space="preserve">Lionel Gagnevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
+                <w:t xml:space="preserve">R. Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, pp.761--790. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (5), pp.e00966-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00966-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199326v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Genome sequence of Xanthomonas fuscans subsp. fuscans strain 4834-R reveals that flagellar motility is not a general feature of xanthomonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurana Serres Giardi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.761--790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648487v1</w:t>
+                <w:t xml:space="preserve">hal-01199326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary History of the Plant Pathogenic Bacterium Xanthomonas axonopodis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Hajri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurana Serres Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.e58474. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199308v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Xanthomonas alfalfae subsp. alfalfae Strain CFBP 3836.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary History of the Plant Pathogenic Bacterium Xanthomonas axonopodis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01035-13⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e58474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649259v1</w:t>
+                <w:t xml:space="preserve">hal-01199308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiplex-PCR assay for identification of the quarantine plant pathogen Xanthomonas axonopodis pv. phaseoli</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Xanthomonas alfalfae subsp. alfalfae Strain CFBP 3836.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 92 (1), pp.42--50. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01035-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01199317v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The xylan utilization system of the plant pathogen Xanthomonas campestris pv campestris controls epiphytic life and reveals common features with oligotrophic bacteria and animal gut symbionts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiplex-PCR assay for identification of the quarantine plant pathogen Xanthomonas axonopodis pv. phaseoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kerkoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dejean</w:t>
+                <w:t xml:space="preserve">F. Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Blanvillain-Baufume</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (1), pp.42--50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209910v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic survey of pathogenicity determinants and VNTR markers in the cassava bacterial pathogen Xanthomonas axonopodis pv. manihotis strain CIO151</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The xylan utilization system of the plant pathogen Xanthomonas campestris pv campestris controls epiphytic life and reveals common features with oligotrophic bacteria and animal gut symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis M. Rodríguez-R</w:t>
+                <w:t xml:space="preserve">Guillaume Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro L. Pérez-Quintero</w:t>
+                <w:t xml:space="preserve">Servane Blanvillain-Baufume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Poulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana C. Díaz</w:t>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079704⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (3), pp.899 - 915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199314v1</w:t>
+                <w:t xml:space="preserve">hal-01209910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic insights into strategies used by Xanthomonas albilineans with its reduced artillery to spread within sugarcane xylem vessels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic survey of pathogenicity determinants and VNTR markers in the cassava bacterial pathogen Xanthomonas axonopodis pv. manihotis strain CIO151</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Rodríguez-R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+                <w:t xml:space="preserve">Alvaro L. Pérez-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Royer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">Lucie Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+                <w:t xml:space="preserve">Ana C. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (1), pp.658--680. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199327v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing and adhesion are adaptive functions in the plant pathogenic xanthomonads</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic insights into strategies used by Xanthomonas albilineans with its reduced artillery to spread within sugarcane xylem vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pigné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Durand</w:t>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
+                <w:t xml:space="preserve">Monique Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-67⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.658--680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649867v1</w:t>
+                <w:t xml:space="preserve">hal-01199327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of plant-pathogenic bacteria by nonhost seeds without induction of an associated defense reaction at emergence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sensing and adhesion are adaptive functions in the plant pathogenic xanthomonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Brisset</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Sandrine Pigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01098-10⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (67), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658814v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion and Fitness in the Bean Phyllosphere and Transmission to Seed of Xanthomonas fuscans subsp fuscans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Transmission of plant-pathogenic bacteria by nonhost seeds without induction of an associated defense reaction at emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/mpmi-22-6-0747⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (20), pp.6787-6796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01098-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660257v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides new insights into the reductive genome evolution of the xylem-limited Xanthomonadaceae.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+                <w:t xml:space="preserve">Adhesion and Fitness in the Bean Phyllosphere and Transmission to Seed of Xanthomonas fuscans subsp fuscans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-616⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (6), pp.747-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/mpmi-22-6-0747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730090v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The type III secretion system of Xanthomonas fuscans subsp fuscans is involved in the phyllosphere colonization process and in transmission to seeds of susceptible beans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Durand</w:t>
+                <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides new insights into the reductive genome evolution of the xylem-limited Xanthomonadaceae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02906-07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02656610v1</w:t>
+                <w:t xml:space="preserve">hal-00730090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of bean seeds by Xanthomonas axonopodis pv. phaseoli associated with low bacterial densities in the phyllosphere under field and greenhouse conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The type III secretion system of Xanthomonas fuscans subsp fuscans is involved in the phyllosphere colonization process and in transmission to seeds of susceptible beans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-007-9164-2⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (9), pp.2669-2678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02906-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667773v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthomonas axonopodis pv. phaseoli var. fuscans is aggregated in stable biofilm population sizes in the phyllosphere of field-grown beans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Contamination of bean seeds by Xanthomonas axonopodis pv. phaseoli associated with low bacterial densities in the phyllosphere under field and greenhouse conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 119 (2), pp.203-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-007-9164-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679992v1</w:t>
+                <w:t xml:space="preserve">hal-02667773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to bacterial wilt in tomato as discerned by spread of pseudomonas (Burkholderia) solanacearum in the stem tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bart</w:t>
+                <w:t xml:space="preserve">Xanthomonas axonopodis pv. phaseoli var. fuscans is aggregated in stable biofilm population sizes in the phyllosphere of field-grown beans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leclercq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">K. Josi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Anaïs</w:t>
+                <w:t xml:space="preserve">R. Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 45, pp.720-726</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (4), pp.2008-2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695714v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Erwinia chrysanthemi by pectinolytic isozyme polymorphism and restriction fragment length polymorphism analysis of PCR-amplified fragments of pel genes</w:t>
+                <w:t xml:space="preserve">Resistance to bacterial wilt in tomato as discerned by spread of pseudomonas (Burkholderia) solanacearum in the stem tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nassar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Philippe Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dervin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 62 (7), pp.2228-2235</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 45, pp.720-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695309v1</w:t>
+                <w:t xml:space="preserve">hal-02695714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation by genomic subtraction of DNA probes specific for Erwinia carotovora subsp. atroseptica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of Erwinia chrysanthemi by pectinolytic isozyme polymorphism and restriction fragment length polymorphism analysis of PCR-amplified fragments of pel genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kotoujansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 60 (1), pp.298-306</w:t>
+              <w:t xml:space="preserve">, 1996, 62 (7), pp.2228-2235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705858v1</w:t>
+                <w:t xml:space="preserve">hal-02695309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR and restriction fragment length polymorphism of a pel gene as a tool to identify Erwinia carotovora in relation to potato diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Isolation by genomic subtraction of DNA probes specific for Erwinia carotovora subsp. atroseptica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Priou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Kotoujansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 60 (1), pp.298-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR and restriction fragment length polymorphism of a pel gene as a tool to identify Erwinia carotovora in relation to potato diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kotoujansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1994, 60 (5), pp.1437-1443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activation of seed defenses through defense priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference in Plant Pathology (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome sequencing of Xanthomonas axonopodis pv. phaseoli CFBP4834-R reveals that flagellar motility is not a general feature of xanthomonads. [Abstract]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Xanthomonas Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides insights into pathogenicity of this sugarcane pathogen and allows further assessments of the large diversity within this species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cociancich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th European conference on prokaryotic and fungal genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Göttingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidences for selection on promoter region reveal a hidden aspect of the multifaceted evolution of the type three effector Avrbs2 in the Xanthomonas axonopodis species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International meeting on communication in plants and their responses to the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, ZZ, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of type III secretion system and adhesins in the fitness of Xanthomonas fuscans subsp. fuscans in bean phyllosphere and in transmission to seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Québec City, Canada. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides new insights into the reductive genome evolution of the xylem-limited Xanthomonadaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Québec City, Canada. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are bacterial virulence factors involved in initial host colonization processes responsible for host specificity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Québec City, Canada. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of type III secretion system and adhesins in the fitness of Xanthomonas fuscans subsp. fuscans in bean phyllosphere and its transmission to seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xanthomonas Genomic Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pingree Park, Colorado, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La séquence complète du génome de Xanthomonas albilineans apporte un éclairage nouveau sur l'évolution des Xanthomonadaceae dont l'habitat est limité au xylème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koebnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are virulence factors involved in initial host colonization processes responsible for host specificity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xanthomonas Genomic Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pingree Park, Colorado, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La séquence complète du génome de Xanthomonas albilineans apporte un éclairage nouveau sur l'évolution des Xanthomonadaceae dont l'habitat est limité au xylème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lyon, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential colonization patterns of tomato by tomato pith necrosis agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa-Maria Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. International Symposium on Tomato Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Kusadasi, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La séquence du génome de Xanthomonas albilineans dévoile des particularités surprenantes chez cette bactérie pathogène de la canne à sucre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Rencontres plantes-bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breeding anthuriums (Anthurium andreanum L.) for resistance to bacterial blight caused by Xanthomonas campestris pv dieffenbachiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34. Caribbean Food Crops Society CGCS and 9. Jamaican Society for the Agricultural Sciences (JSAS) joint annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Montego Bay, Jamaica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and identification of pectinolytic Erwinias using PCR and RFLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Congres international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1992, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic and pathological diversity within pectinolytic Erwinia and detection of these bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Celli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Conference Triennale de l'EAPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1993, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dialogue of plant-bacterial interactions during seed transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Plantes Bactéries Aussois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des facteurs sigma dans la conservation des bactéries sur des graines d'Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Plantes Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aussois, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Harpines: des protéines assimilables aux déhydrines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Plantes Bactéries, Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aussois, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la transmission de Xanthomonas campestris pv. campestris aux graines d'Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Plantes Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aussois, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281871v1</w:t>
-              </w:r>
-[...1932 lines deleted...]
-                <w:t xml:space="preserve">hal-02776279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel “ceasefire” model to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7620,161 +7754,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides new insights into the reductive genome evolution of the xylem-limited Xanthomonadaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cociancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7921,51 +8055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-05-23-0062-R" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Al&#237;cia R. Paiva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Wendland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Rossato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-024-00655-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03228925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00371-21" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00537-21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cortes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa190" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-19-0266-R" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02510889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian M&#233;line" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12737" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa A. S. V. Ferreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627510v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4975-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05056275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12382" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Indiana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koebnik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00966-14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058474" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649259v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01035-13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chhel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.10.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DVN9C01-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dejean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Blanvillain-Baufume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12187" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-658" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-67" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658814v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Darsonval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660257v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bureau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-22-6-0747" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-616" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demarty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02906-07" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Samson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJFHCC9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679992v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Josi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695714v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ana&#239;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nassar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemattre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715539v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Priou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281866v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665344v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bernal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202957v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousseau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818754v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824029v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729249v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753802v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757862v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa-Maria Moura" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duclos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776470v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776279v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vedel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Celli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338621v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cociancich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gerna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chadelaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01140-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-05-23-0062-R" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691991v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Al&#237;cia R. Paiva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Wendland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Rossato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-024-00655-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03228925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00371-21" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00537-21" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cortes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa190" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-19-0266-R" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02510889v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian M&#233;line" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12737" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa A. S. V. Ferreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4975-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05056275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12382" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Indiana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koebnik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00966-14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058474" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01035-13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chhel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.10.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DVN9C01-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209910v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dejean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Blanvillain-Baufume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12187" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-658" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-67" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Darsonval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bureau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-22-6-0747" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730090v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-616" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demarty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02906-07" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667773v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Samson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJFHCC9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Josi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695714v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ana&#239;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nassar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemattre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715539v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Priou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bernal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202957v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202956v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818754v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753802v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa-Maria Moura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duclos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776470v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776279v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vedel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Celli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281873v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338621v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730091v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cociancich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>