--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -234,840 +234,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Tools to Detect and Identify Strains Belonging to the Pseudomonas syringae Species Complex Responsible for Vein Clearing of Zucchini</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lacault</w:t>
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-05-23-0062-R⟩</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844057v1</w:t>
+                <w:t xml:space="preserve">hal-04665509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of common bacterial blight in Central Brazil reveals a third Xanthomonas species infecting common bean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Tools to Detect and Identify Strains Belonging to the Pseudomonas syringae Species Complex Responsible for Vein Clearing of Zucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Preveaux</w:t>
+                <w:t xml:space="preserve">Caroline Lacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40858-024-00655-3⟩</w:t>
+              <w:t xml:space="preserve">PhytoFrontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-05-23-0062-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691991v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics reveals a highly polymorphic Xanthomonas HrpG virulence regulon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey of common bacterial blight in Central Brazil reveals a third Xanthomonas species infecting common bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Alícia R. Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Quiroz Monnens</w:t>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Roux</w:t>
+                <w:t xml:space="preserve">Adriane Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Cunnac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">Maurício Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10684-6⟩</w:t>
+              <w:t xml:space="preserve">Tropical Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (4), pp.566-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40858-024-00655-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670942v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">Comparative transcriptomics reveals a highly polymorphic Xanthomonas HrpG virulence regulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quiroz Monnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Sebastien Cunnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chen</w:t>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10684-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665509v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common bacterial blight of bean: a model of seed transmission and pathological convergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete and Circularized Genome Sequences of 17 Xanthomonas Strains Responsible for Common Bacterial Blight of Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.13067⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (31), pp.e00371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00371-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228925v1</w:t>
+                <w:t xml:space="preserve">hal-03344454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete and Circularized Genome Sequences of 17 Xanthomonas Strains Responsible for Common Bacterial Blight of Bean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common bacterial blight of bean: a model of seed transmission and pathological convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (31), pp.e00371. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.Early Access. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.00371-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344454v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete and Circularized Genome Sequences of Three Xanthomonas Strains Pathogenic on Soybean and Alfalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1075,51 +1075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (31), </w:t>
@@ -1151,278 +1151,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of bacterial communities during seed development and maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zucchini vein clearing disease is caused by several lineages within Pseudomonas syringae species complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Marie Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa190⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-07-19-0266-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972234v1</w:t>
+                <w:t xml:space="preserve">hal-02624826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zucchini vein clearing disease is caused by several lineages within Pseudomonas syringae species complex.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lacault</w:t>
+                <w:t xml:space="preserve">Temporal dynamics of bacterial communities during seed development and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (12), pp.fiaa190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-07-19-0266-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624826v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the acquisition of a type 3 secretion system in the emergence of novel pathogenic strains of Xanthomonas</w:t>
               </w:r>
@@ -1728,51 +1728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 422 (1-2), pp.115-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1806,77 +1806,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal gene transfer plays a major role in the pathological convergence of Xanthomonas lineages on common bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurana Serres-Giardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 422 (1-2), pp.115-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2070,51 +2070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,51 +2377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (13), pp.3737-52. </w:t>
@@ -2511,51 +2511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Rules for Seed Testing Annexe to Chapter 7: Seed Health Testing Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, International Rules for Seed Testing, 7-021, pp.7-021-1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2708,977 +2708,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of Xanthomonas fuscans subsp. fuscans strain 4834-R reveals that flagellar motility is not a general feature of xanthomonads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic survey of pathogenicity determinants and VNTR markers in the cassava bacterial pathogen Xanthomonas axonopodis pv. manihotis strain CIO151</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Boureau</w:t>
+                <w:t xml:space="preserve">Luis M. Rodríguez-R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
+                <w:t xml:space="preserve">Alvaro L. Pérez-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-761⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199326v1</w:t>
+                <w:t xml:space="preserve">hal-01199314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t>
+                <w:t xml:space="preserve">Genome sequence of Xanthomonas fuscans subsp. fuscans strain 4834-R reveals that flagellar motility is not a general feature of xanthomonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erika Charbit</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.761--790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648487v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary History of the Plant Pathogenic Bacterium Xanthomonas axonopodis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multiplex-PCR assay for identification of the quarantine plant pathogen Xanthomonas axonopodis pv. phaseoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kerkoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (1), pp.42--50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199308v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Xanthomonas alfalfae subsp. alfalfae Strain CFBP 3836.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurana Serres Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01035-13⟩</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649259v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiplex-PCR assay for identification of the quarantine plant pathogen Xanthomonas axonopodis pv. phaseoli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary History of the Plant Pathogenic Bacterium Xanthomonas axonopodis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.10.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e58474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01199317v1</w:t>
+                <w:t xml:space="preserve">hal-01199308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The xylan utilization system of the plant pathogen Xanthomonas campestris pv campestris controls epiphytic life and reveals common features with oligotrophic bacteria and animal gut symbionts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Boulanger</w:t>
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Xanthomonas alfalfae subsp. alfalfae Strain CFBP 3836.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01035-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209910v1</w:t>
+                <w:t xml:space="preserve">hal-02649259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic survey of pathogenicity determinants and VNTR markers in the cassava bacterial pathogen Xanthomonas axonopodis pv. manihotis strain CIO151</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The xylan utilization system of the plant pathogen Xanthomonas campestris pv campestris controls epiphytic life and reveals common features with oligotrophic bacteria and animal gut symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro L. Pérez-Quintero</w:t>
+                <w:t xml:space="preserve">Guillaume Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Poulin</w:t>
+                <w:t xml:space="preserve">Servane Blanvillain-Baufume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana C. Díaz</w:t>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79704. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (3), pp.899 - 915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199314v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic insights into strategies used by Xanthomonas albilineans with its reduced artillery to spread within sugarcane xylem vessels</w:t>
               </w:r>
@@ -3690,64 +3690,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3798,90 +3798,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing and adhesion are adaptive functions in the plant pathogenic xanthomonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3984,51 +3984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (20), pp.6787-6796. </w:t>
@@ -4092,51 +4092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4226,64 +4226,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4386,51 +4386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74 (9), pp.2669-2678. </w:t>
@@ -4712,316 +4712,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to bacterial wilt in tomato as discerned by spread of pseudomonas (Burkholderia) solanacearum in the stem tissues</w:t>
+                <w:t xml:space="preserve">Characterization of Erwinia chrysanthemi by pectinolytic isozyme polymorphism and restriction fragment length polymorphism analysis of PCR-amplified fragments of pel genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Prior</w:t>
+                <w:t xml:space="preserve">A. Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bart</w:t>
+                <w:t xml:space="preserve">M. Lemattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leclercq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">Alain Kotoujansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Anaïs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 45, pp.720-726</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 62 (7), pp.2228-2235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695714v1</w:t>
+                <w:t xml:space="preserve">hal-02695309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Erwinia chrysanthemi by pectinolytic isozyme polymorphism and restriction fragment length polymorphism analysis of PCR-amplified fragments of pel genes</w:t>
+                <w:t xml:space="preserve">Resistance to bacterial wilt in tomato as discerned by spread of pseudomonas (Burkholderia) solanacearum in the stem tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nassar</w:t>
+                <w:t xml:space="preserve">Philippe Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dervin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 62 (7), pp.2228-2235</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 45, pp.720-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695309v1</w:t>
+                <w:t xml:space="preserve">hal-02695714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation by genomic subtraction of DNA probes specific for Erwinia carotovora subsp. atroseptica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kotoujansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5085,51 +5085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kotoujansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5212,77 +5212,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of seed defenses through defense priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5337,64 +5337,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequencing of Xanthomonas axonopodis pv. phaseoli CFBP4834-R reveals that flagellar motility is not a general feature of xanthomonads. [Abstract]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5488,51 +5488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cociancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5587,51 +5587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences for selection on promoter region reveal a hidden aspect of the multifaceted evolution of the type three effector Avrbs2 in the Xanthomonas axonopodis species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5725,51 +5725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5850,64 +5850,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5943,273 +5943,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are bacterial virulence factors involved in initial host colonization processes responsible for host specificity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
+                <w:t xml:space="preserve">Role of type III secretion system and adhesins in the fitness of Xanthomonas fuscans subsp. fuscans in bean phyllosphere and its transmission to seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Québec City, Canada. 2 p</w:t>
+              <w:t xml:space="preserve">Xanthomonas Genomic Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pingree Park, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818754v1</w:t>
+                <w:t xml:space="preserve">hal-02751975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of type III secretion system and adhesins in the fitness of Xanthomonas fuscans subsp. fuscans in bean phyllosphere and its transmission to seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are bacterial virulence factors involved in initial host colonization processes responsible for host specificity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xanthomonas Genomic Conference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Pingree Park, Colorado, United States</w:t>
+              <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Québec City, Canada. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751975v1</w:t>
+                <w:t xml:space="preserve">hal-02818754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séquence complète du génome de Xanthomonas albilineans apporte un éclairage nouveau sur l'évolution des Xanthomonadaceae dont l'habitat est limité au xylème</w:t>
               </w:r>
@@ -6221,64 +6221,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6314,273 +6314,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are virulence factors involved in initial host colonization processes responsible for host specificity?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La séquence complète du génome de Xanthomonas albilineans apporte un éclairage nouveau sur l'évolution des Xanthomonadaceae dont l'habitat est limité au xylème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xanthomonas Genomic Conference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Pingree Park, Colorado, United States</w:t>
+              <w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753802v1</w:t>
+                <w:t xml:space="preserve">hal-02824029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La séquence complète du génome de Xanthomonas albilineans apporte un éclairage nouveau sur l'évolution des Xanthomonadaceae dont l'habitat est limité au xylème</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are virulence factors involved in initial host colonization processes responsible for host specificity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Xanthomonas Genomic Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pingree Park, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824029v1</w:t>
+                <w:t xml:space="preserve">hal-02753802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential colonization patterns of tomato by tomato pith necrosis agents</w:t>
               </w:r>
@@ -6700,64 +6700,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6799,77 +6799,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding anthuriums (Anthurium andreanum L.) for resistance to bacterial blight caused by Xanthomonas campestris pv dieffenbachiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Caribbean Food Crops Society CGCS and 9. Jamaican Society for the Agricultural Sciences (JSAS) joint annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Montego Bay, Jamaica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7002,51 +7002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7146,90 +7146,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dialogue of plant-bacterial interactions during seed transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Plantes Bactéries Aussois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Aussois, France</w:t>
@@ -7422,51 +7422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Plantes Bactéries, Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aussois, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7517,51 +7517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Plantes Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aussois, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7631,90 +7631,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel “ceasefire” model to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7781,64 +7781,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides new insights into the reductive genome evolution of the xylem-limited Xanthomonadaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cociancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8055,51 +8055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gerna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chadelaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01140-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-05-23-0062-R" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691991v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Al&#237;cia R. Paiva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Wendland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Rossato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-024-00655-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03228925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00371-21" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00537-21" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cortes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa190" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-19-0266-R" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02510889v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian M&#233;line" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12737" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa A. S. V. Ferreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4975-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05056275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12382" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Indiana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koebnik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00966-14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058474" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01035-13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chhel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.10.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DVN9C01-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209910v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dejean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Blanvillain-Baufume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12187" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-658" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-67" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Darsonval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bureau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-22-6-0747" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730090v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-616" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demarty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02906-07" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667773v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Samson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJFHCC9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Josi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695714v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ana&#239;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nassar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemattre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715539v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Priou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bernal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202957v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202956v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818754v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753802v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa-Maria Moura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duclos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776470v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776279v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vedel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Celli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281873v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338621v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730091v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cociancich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gerna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chadelaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01140-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-05-23-0062-R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Al&#237;cia R. Paiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Wendland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Rossato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-024-00655-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00371-21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03228925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00537-21" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-19-0266-R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cortes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02510889v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian M&#233;line" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12737" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa A. S. V. Ferreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4975-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05056275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12382" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Indiana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koebnik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00966-14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chhel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.10.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DVN9C01-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058474" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01035-13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dejean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Blanvillain-Baufume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12187" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-658" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-67" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Darsonval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bureau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-22-6-0747" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730090v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-616" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demarty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02906-07" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667773v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Samson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJFHCC9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Josi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nassar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemattre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695714v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ana&#239;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715539v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Priou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bernal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202957v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202956v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751975v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824029v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753802v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa-Maria Moura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duclos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776470v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776279v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vedel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Celli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281873v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338621v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730091v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cociancich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>