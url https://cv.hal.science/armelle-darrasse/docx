--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -234,546 +234,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Tools to Detect and Identify Strains Belonging to the Pseudomonas syringae Species Complex Responsible for Vein Clearing of Zucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+              <w:t xml:space="preserve">PhytoFrontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-05-23-0062-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665509v1</w:t>
+                <w:t xml:space="preserve">hal-04844057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Tools to Detect and Identify Strains Belonging to the Pseudomonas syringae Species Complex Responsible for Vein Clearing of Zucchini</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey of common bacterial blight in Central Brazil reveals a third Xanthomonas species infecting common bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Alícia R. Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lacault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adriane Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurício Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-05-23-0062-R⟩</w:t>
+              <w:t xml:space="preserve">Tropical Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (4), pp.566-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40858-024-00655-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844057v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of common bacterial blight in Central Brazil reveals a third Xanthomonas species infecting common bean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative transcriptomics reveals a highly polymorphic Xanthomonas HrpG virulence regulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Preveaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">Thomas Quiroz Monnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriane Wendland</w:t>
+                <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurício Rossato</w:t>
+                <w:t xml:space="preserve">Sebastien Cunnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40858-024-00655-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10684-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691991v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics reveals a highly polymorphic Xanthomonas HrpG virulence regulon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Roux</w:t>
+                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Cunnac</w:t>
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Charbit</w:t>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.777. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10684-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670942v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete and Circularized Genome Sequences of 17 Xanthomonas Strains Responsible for Common Bacterial Blight of Bean</w:t>
               </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1075,51 +1075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (31), </w:t>
@@ -1151,278 +1151,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zucchini vein clearing disease is caused by several lineages within Pseudomonas syringae species complex.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal dynamics of bacterial communities during seed development and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Torres-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lacault</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-07-19-0266-R⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (12), pp.fiaa190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624826v1</w:t>
+                <w:t xml:space="preserve">hal-02972234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of bacterial communities during seed development and maturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+                <w:t xml:space="preserve">Zucchini vein clearing disease is caused by several lineages within Pseudomonas syringae species complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Torres-Cortes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Marie Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 96 (12), pp.fiaa190. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-07-19-0266-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972234v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the acquisition of a type 3 secretion system in the emergence of novel pathogenic strains of Xanthomonas</w:t>
               </w:r>
@@ -1728,51 +1728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 422 (1-2), pp.115-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1806,51 +1806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal gene transfer plays a major role in the pathological convergence of Xanthomonas lineages on common bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurana Serres-Giardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 422 (1-2), pp.115-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2070,51 +2070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,51 +2377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (13), pp.3737-52. </w:t>
@@ -2511,51 +2511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Rules for Seed Testing Annexe to Chapter 7: Seed Health Testing Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, International Rules for Seed Testing, 7-021, pp.7-021-1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2708,977 +2708,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic survey of pathogenicity determinants and VNTR markers in the cassava bacterial pathogen Xanthomonas axonopodis pv. manihotis strain CIO151</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome sequence of Xanthomonas fuscans subsp. fuscans strain 4834-R reveals that flagellar motility is not a general feature of xanthomonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana C. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079704⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.761--790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199314v1</w:t>
+                <w:t xml:space="preserve">hal-01199326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of Xanthomonas fuscans subsp. fuscans strain 4834-R reveals that flagellar motility is not a general feature of xanthomonads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiplex-PCR assay for identification of the quarantine plant pathogen Xanthomonas axonopodis pv. phaseoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kerkoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (1), pp.42--50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-761⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01199326v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiplex-PCR assay for identification of the quarantine plant pathogen Xanthomonas axonopodis pv. phaseoli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary History of the Plant Pathogenic Bacterium Xanthomonas axonopodis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Chhel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hunault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 92 (1), pp.42--50. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e58474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199317v1</w:t>
+                <w:t xml:space="preserve">hal-01199308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Xanthomonas alfalfae subsp. alfalfae Strain CFBP 3836.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tristan Boureau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01035-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648487v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary History of the Plant Pathogenic Bacterium Xanthomonas axonopodis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Hajri</w:t>
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurana Serres Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058474⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199308v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Xanthomonas alfalfae subsp. alfalfae Strain CFBP 3836.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erika Charbit</w:t>
+                <w:t xml:space="preserve">The xylan utilization system of the plant pathogen Xanthomonas campestris pv campestris controls epiphytic life and reveals common features with oligotrophic bacteria and animal gut symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Blanvillain-Baufume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01035-13⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (3), pp.899 - 915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649259v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The xylan utilization system of the plant pathogen Xanthomonas campestris pv campestris controls epiphytic life and reveals common features with oligotrophic bacteria and animal gut symbionts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic survey of pathogenicity determinants and VNTR markers in the cassava bacterial pathogen Xanthomonas axonopodis pv. manihotis strain CIO151</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Rodríguez-R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dejean</w:t>
+                <w:t xml:space="preserve">Alvaro L. Pérez-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Blanvillain-Baufume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">Lucie Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+                <w:t xml:space="preserve">Ana C. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 198 (3), pp.899 - 915. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209910v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic insights into strategies used by Xanthomonas albilineans with its reduced artillery to spread within sugarcane xylem vessels</w:t>
               </w:r>
@@ -3690,64 +3690,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3798,90 +3798,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing and adhesion are adaptive functions in the plant pathogenic xanthomonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3984,51 +3984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (20), pp.6787-6796. </w:t>
@@ -4092,51 +4092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4226,64 +4226,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4386,51 +4386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74 (9), pp.2669-2678. </w:t>
@@ -5212,77 +5212,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of seed defenses through defense priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5337,64 +5337,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequencing of Xanthomonas axonopodis pv. phaseoli CFBP4834-R reveals that flagellar motility is not a general feature of xanthomonads. [Abstract]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5488,51 +5488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cociancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5587,51 +5587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences for selection on promoter region reveal a hidden aspect of the multifaceted evolution of the type three effector Avrbs2 in the Xanthomonas axonopodis species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5725,51 +5725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5850,64 +5850,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5943,273 +5943,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of type III secretion system and adhesins in the fitness of Xanthomonas fuscans subsp. fuscans in bean phyllosphere and its transmission to seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are bacterial virulence factors involved in initial host colonization processes responsible for host specificity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xanthomonas Genomic Conference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Pingree Park, Colorado, United States</w:t>
+              <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Québec City, Canada. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751975v1</w:t>
+                <w:t xml:space="preserve">hal-02818754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are bacterial virulence factors involved in initial host colonization processes responsible for host specificity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
+                <w:t xml:space="preserve">Role of type III secretion system and adhesins in the fitness of Xanthomonas fuscans subsp. fuscans in bean phyllosphere and its transmission to seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Québec City, Canada. 2 p</w:t>
+              <w:t xml:space="preserve">Xanthomonas Genomic Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pingree Park, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818754v1</w:t>
+                <w:t xml:space="preserve">hal-02751975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séquence complète du génome de Xanthomonas albilineans apporte un éclairage nouveau sur l'évolution des Xanthomonadaceae dont l'habitat est limité au xylème</w:t>
               </w:r>
@@ -6221,64 +6221,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6346,64 +6346,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6445,77 +6445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are virulence factors involved in initial host colonization processes responsible for host specificity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6700,64 +6700,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7146,77 +7146,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dialogue of plant-bacterial interactions during seed transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7422,51 +7422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Plantes Bactéries, Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aussois, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7517,51 +7517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Plantes Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aussois, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7631,77 +7631,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel “ceasefire” model to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7781,64 +7781,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides new insights into the reductive genome evolution of the xylem-limited Xanthomonadaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cociancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8055,51 +8055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gerna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chadelaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01140-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-05-23-0062-R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Al&#237;cia R. Paiva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Wendland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Rossato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-024-00655-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00371-21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03228925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00537-21" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-19-0266-R" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cortes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02510889v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian M&#233;line" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12737" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa A. S. V. Ferreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4975-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05056275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12382" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Indiana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koebnik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00966-14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chhel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.10.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DVN9C01-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058474" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01035-13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dejean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Blanvillain-Baufume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12187" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-658" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-67" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Darsonval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bureau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-22-6-0747" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730090v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-616" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demarty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02906-07" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667773v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Samson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJFHCC9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Josi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nassar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemattre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695714v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ana&#239;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715539v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Priou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bernal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202957v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202956v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751975v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824029v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753802v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa-Maria Moura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duclos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776470v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776279v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vedel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Celli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281873v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338621v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730091v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cociancich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gerna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chadelaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01140-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-05-23-0062-R" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691991v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Al&#237;cia R. Paiva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Wendland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Rossato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-024-00655-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00371-21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03228925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00537-21" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Torres-Cortes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa190" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-19-0266-R" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02510889v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian M&#233;line" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Brin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li-Marchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12737" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa A. S. V. Ferreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4975-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05056275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guimbaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12382" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Indiana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koebnik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00966-14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chhel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.10.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DVN9C01-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199308v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058474" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01035-13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209910v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dejean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Blanvillain-Baufume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12187" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-658" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-67" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Darsonval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bureau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-22-6-0747" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730090v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-616" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demarty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02906-07" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667773v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Samson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJFHCC9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Josi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nassar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemattre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695714v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ana&#239;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715539v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Priou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665344v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bernal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202957v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202956v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818754v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824029v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753802v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa-Maria Moura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duclos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776470v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776279v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vedel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Celli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281873v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338621v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730091v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cociancich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>