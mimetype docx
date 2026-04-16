--- v0 (2026-03-26)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Armelle DELILE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technicienne de Recherches S**.**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">à l'INRA depuis 2002, au sein de l'UMR GMPA  </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0782</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRA/APT) Versailles Grignon . Départements CEPIA - MICA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyses de bio molécules ; Caractérisation de matrices alimentaires par GC-MS et HPLC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2016, au sein de l'UMR BioForA </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">logie intégrée pour la valorisation de la diversité de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">For</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">êt et des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">bres   </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0588</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE/ONF) Centre Val de loire site Orléans ; Département ECODIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Amélioration, Adaptation COnservation et Reproduction  (ACORE) & Plateforeme  </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénobois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mise en oeuvre des techniques et méthodes concourant à la caractérisation biochimique de graines d'arbres ou d'embryons somatiques ;  Analyses chimiques du bois.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined desiccation treatments of hybrid larch (Larix x eurolepis) somatic embryos resulted in reduced water content keeping their germination and conversion rates: multi-scale characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliášová Kateřina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobrev Petre I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vondráková Zuzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229 (part A), pp.110283. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2025.110283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid‐infrared approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (4), pp.e13966. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norway spruce somatic embryogenesis benefits from proliferation of embryogenic tissues on filter discs and cold storage of cotyledonary embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakari Välimäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Tikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.1031686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seeds’ physicochemical characteristics, germination and seedling growth within and between two French &amp;lt;i&amp;gt;Populus nigra&amp;lt;/i&amp;gt; L. populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dimouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e10. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seeds' physicochemical characteristics, germination and seedling growth within and between two French Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dimouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented Milk Manufacture Conditions Affect Bifidobacterium animalis subsp. lactis BB12 Survival as a Result of Membrane Fatty Acid Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricê Nogueira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, EC microbiology, 17 (6), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in biochemical and sensory parameters in industrial blue-veined cheeses in different packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chatelard-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in biochemical and sensory parameters in industrial blue veined cheeses in different packagings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chatelard-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Bifidobacterium strains in organic fermented milk is improved as a result of membrane fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Rodrigues Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marice N de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid-infrared method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème International Conference of the IUFRO Unit 2.09.02 on “The might of vegetative propagation for healthy and productive forests to face climate challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCION, Mar 2024, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does infrared spectrometry help in the study of somatic embryos maturation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In vitro culture of woody crops: problem-solving by new approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Jumarla, Latvia. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines et réserves, pour le meilleur et pour le SPIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e Colloque BiotechnoCentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chaumont Sur Tharonne (41), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatiles sulphur compounds production by cheese-ripening micro flora: Catabolism of Lcysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micloth Lopez del Castillo - Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. AgroParisTech, 2007. English. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007AGPT0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00003442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Armelle DELILE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technicienne de Recherches S**.**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">à l'INRA depuis 2002, au sein de l'UMR GMPA  </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0782</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRA/APT) Versailles Grignon . Départements CEPIA - MICA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyses de bio molécules ; Caractérisation de matrices alimentaires par GC-MS et HPLC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2016, au sein de l'UMR BioForA </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">logie intégrée pour la valorisation de la diversité de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">For</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">êt et des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">bres   </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0588</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE/ONF) Centre Val de loire site Orléans ; Département ECODIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Amélioration, Adaptation COnservation et Reproduction  (ACORE) & Plateforeme  </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénobois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mise en oeuvre des techniques et méthodes concourant à la caractérisation biochimique de graines d'arbres ou d'embryons somatiques ;  Analyses chimiques du bois.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined desiccation treatments of hybrid larch (Larix x eurolepis) somatic embryos resulted in reduced water content keeping their germination and conversion rates: multi-scale characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliášová Kateřina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobrev Petre I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vondráková Zuzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229 (part A), pp.110283. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2025.110283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid‐infrared approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (4), pp.e13966. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seeds’ physicochemical characteristics, germination and seedling growth within and between two French &amp;lt;i&amp;gt;Populus nigra&amp;lt;/i&amp;gt; L. populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dimouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norway spruce somatic embryogenesis benefits from proliferation of embryogenic tissues on filter discs and cold storage of cotyledonary embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakari Välimäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Tikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.1031686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seeds' physicochemical characteristics, germination and seedling growth within and between two French Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dimouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented Milk Manufacture Conditions Affect Bifidobacterium animalis subsp. lactis BB12 Survival as a Result of Membrane Fatty Acid Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricê Nogueira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, EC microbiology, 17 (6), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in biochemical and sensory parameters in industrial blue-veined cheeses in different packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chatelard-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in biochemical and sensory parameters in industrial blue veined cheeses in different packagings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chatelard-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Bifidobacterium strains in organic fermented milk is improved as a result of membrane fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Rodrigues Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marice N de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid-infrared method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème International Conference of the IUFRO Unit 2.09.02 on “The might of vegetative propagation for healthy and productive forests to face climate challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCION, Mar 2024, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does infrared spectrometry help in the study of somatic embryos maturation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In vitro culture of woody crops: problem-solving by new approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Jumarla, Latvia. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines et réserves, pour le meilleur et pour le SPIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e Colloque BiotechnoCentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chaumont Sur Tharonne (41), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatiles sulphur compounds production by cheese-ripening micro flora: Catabolism of Lcysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micloth Lopez del Castillo - Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. AgroParisTech, 2007. English. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007AGPT0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00003442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="003844AA"/>
+    <w:nsid w:val="CEE49998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B45C4EF2"/>
+    <w:nsid w:val="D01F9429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.versailles-grignon.inrae.fr/gmpa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.val-de-loire.inrae.fr/biofora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/phenobois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#225;&#353;ov&#225; Kate&#345;ina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrev Petre I" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vondr&#225;kov&#225; Zuzana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari V&#228;lim&#228;ki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tikkinen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1031686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.86" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Florence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric&#234; Nogueira de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gayard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rifa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.10.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Rodrigues Florence" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice N de Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micloth Lopez del Castillo - Lozano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AGPT0010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.versailles-grignon.inrae.fr/gmpa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.val-de-loire.inrae.fr/biofora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/phenobois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#225;&#353;ov&#225; Kate&#345;ina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrev Petre I" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vondr&#225;kov&#225; Zuzana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.86" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari V&#228;lim&#228;ki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tikkinen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1031686" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Florence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric&#234; Nogueira de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gayard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rifa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.10.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Rodrigues Florence" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice N de Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micloth Lopez del Castillo - Lozano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AGPT0010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>