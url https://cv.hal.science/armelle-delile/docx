--- v1 (2026-04-16)
+++ v2 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Armelle DELILE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technicienne de Recherches S**.**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">à l'INRA depuis 2002, au sein de l'UMR GMPA  </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0782</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRA/APT) Versailles Grignon . Départements CEPIA - MICA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyses de bio molécules ; Caractérisation de matrices alimentaires par GC-MS et HPLC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2016, au sein de l'UMR BioForA </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">logie intégrée pour la valorisation de la diversité de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">For</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">êt et des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">bres   </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0588</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE/ONF) Centre Val de loire site Orléans ; Département ECODIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Amélioration, Adaptation COnservation et Reproduction  (ACORE) & Plateforeme  </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénobois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mise en oeuvre des techniques et méthodes concourant à la caractérisation biochimique de graines d'arbres ou d'embryons somatiques ;  Analyses chimiques du bois.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined desiccation treatments of hybrid larch (Larix x eurolepis) somatic embryos resulted in reduced water content keeping their germination and conversion rates: multi-scale characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliášová Kateřina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobrev Petre I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vondráková Zuzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229 (part A), pp.110283. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2025.110283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid‐infrared approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (4), pp.e13966. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seeds’ physicochemical characteristics, germination and seedling growth within and between two French &amp;lt;i&amp;gt;Populus nigra&amp;lt;/i&amp;gt; L. populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dimouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norway spruce somatic embryogenesis benefits from proliferation of embryogenic tissues on filter discs and cold storage of cotyledonary embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakari Välimäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Tikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.1031686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seeds' physicochemical characteristics, germination and seedling growth within and between two French Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dimouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented Milk Manufacture Conditions Affect Bifidobacterium animalis subsp. lactis BB12 Survival as a Result of Membrane Fatty Acid Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricê Nogueira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, EC microbiology, 17 (6), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in biochemical and sensory parameters in industrial blue-veined cheeses in different packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chatelard-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in biochemical and sensory parameters in industrial blue veined cheeses in different packagings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chatelard-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Bifidobacterium strains in organic fermented milk is improved as a result of membrane fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Rodrigues Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marice N de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid-infrared method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème International Conference of the IUFRO Unit 2.09.02 on “The might of vegetative propagation for healthy and productive forests to face climate challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCION, Mar 2024, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does infrared spectrometry help in the study of somatic embryos maturation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In vitro culture of woody crops: problem-solving by new approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Jumarla, Latvia. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines et réserves, pour le meilleur et pour le SPIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e Colloque BiotechnoCentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chaumont Sur Tharonne (41), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatiles sulphur compounds production by cheese-ripening micro flora: Catabolism of Lcysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micloth Lopez del Castillo - Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. AgroParisTech, 2007. English. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007AGPT0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00003442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Armelle DELILE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technicienne de Recherches S**.**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">à l'INRA depuis 2002, au sein de l'UMR GMPA  </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0782</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRA/APT) Versailles Grignon . Départements CEPIA - MICA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyses de bio molécules ; Caractérisation de matrices alimentaires par GC-MS et HPLC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2016, au sein de l'UMR BioForA </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">logie intégrée pour la valorisation de la diversité de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">For</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">êt et des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">bres   </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0588</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE/ONF) Centre Val de loire site Orléans ; Département ECODIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Amélioration, Adaptation COnservation et Reproduction  (ACORE) & Plateforeme  </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénobois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mise en oeuvre des techniques et méthodes concourant à la caractérisation biochimique de graines d'arbres ou d'embryons somatiques ;  Analyses chimiques du bois.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined desiccation treatments of hybrid larch (Larix x eurolepis) somatic embryos resulted in reduced water content keeping their germination and conversion rates: multi-scale characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliášová Kateřina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobrev Petre I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vondráková Zuzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229 (part A), pp.110283. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2025.110283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid‐infrared approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (4), pp.e13966. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norway spruce somatic embryogenesis benefits from proliferation of embryogenic tissues on filter discs and cold storage of cotyledonary embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakari Välimäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Tikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.1031686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seeds’ physicochemical characteristics, germination and seedling growth within and between two French &amp;lt;i&amp;gt;Populus nigra&amp;lt;/i&amp;gt; L. populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dimouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e10. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seeds' physicochemical characteristics, germination and seedling growth within and between two French Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dimouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented Milk Manufacture Conditions Affect Bifidobacterium animalis subsp. lactis BB12 Survival as a Result of Membrane Fatty Acid Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricê Nogueira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, EC microbiology, 17 (6), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in biochemical and sensory parameters in industrial blue-veined cheeses in different packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chatelard-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in biochemical and sensory parameters in industrial blue veined cheeses in different packagings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chatelard-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Bifidobacterium strains in organic fermented milk is improved as a result of membrane fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Rodrigues Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marice N de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid-infrared method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème International Conference of the IUFRO Unit 2.09.02 on “The might of vegetative propagation for healthy and productive forests to face climate challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCION, Mar 2024, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does infrared spectrometry help in the study of somatic embryos maturation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In vitro culture of woody crops: problem-solving by new approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Jumarla, Latvia. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines et réserves, pour le meilleur et pour le SPIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e Colloque BiotechnoCentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chaumont Sur Tharonne (41), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatiles sulphur compounds production by cheese-ripening micro flora: Catabolism of Lcysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micloth Lopez del Castillo - Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. AgroParisTech, 2007. English. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007AGPT0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00003442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEE49998"/>
+    <w:nsid w:val="922C9AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D01F9429"/>
+    <w:nsid w:val="69F3E5D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.versailles-grignon.inrae.fr/gmpa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.val-de-loire.inrae.fr/biofora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/phenobois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#225;&#353;ov&#225; Kate&#345;ina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrev Petre I" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vondr&#225;kov&#225; Zuzana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.86" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari V&#228;lim&#228;ki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tikkinen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1031686" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Florence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric&#234; Nogueira de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gayard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rifa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.10.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Rodrigues Florence" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice N de Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micloth Lopez del Castillo - Lozano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AGPT0010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.versailles-grignon.inrae.fr/gmpa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.val-de-loire.inrae.fr/biofora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/phenobois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#225;&#353;ov&#225; Kate&#345;ina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrev Petre I" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vondr&#225;kov&#225; Zuzana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari V&#228;lim&#228;ki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tikkinen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1031686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.86" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Florence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric&#234; Nogueira de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gayard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rifa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.10.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Rodrigues Florence" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice N de Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micloth Lopez del Castillo - Lozano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AGPT0010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>