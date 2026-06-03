--- v2 (2026-05-13)
+++ v3 (2026-06-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Armelle DELILE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technicienne de Recherches S**.**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">à l'INRA depuis 2002, au sein de l'UMR GMPA  </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0782</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRA/APT) Versailles Grignon . Départements CEPIA - MICA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyses de bio molécules ; Caractérisation de matrices alimentaires par GC-MS et HPLC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2016, au sein de l'UMR BioForA </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">logie intégrée pour la valorisation de la diversité de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">For</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">êt et des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">bres   </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0588</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE/ONF) Centre Val de loire site Orléans ; Département ECODIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Amélioration, Adaptation COnservation et Reproduction  (ACORE) & Plateforeme  </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénobois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mise en oeuvre des techniques et méthodes concourant à la caractérisation biochimique de graines d'arbres ou d'embryons somatiques ;  Analyses chimiques du bois.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined desiccation treatments of hybrid larch (Larix x eurolepis) somatic embryos resulted in reduced water content keeping their germination and conversion rates: multi-scale characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliášová Kateřina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobrev Petre I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vondráková Zuzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229 (part A), pp.110283. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2025.110283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid‐infrared approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (4), pp.e13966. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norway spruce somatic embryogenesis benefits from proliferation of embryogenic tissues on filter discs and cold storage of cotyledonary embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakari Välimäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Tikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.1031686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seeds’ physicochemical characteristics, germination and seedling growth within and between two French &amp;lt;i&amp;gt;Populus nigra&amp;lt;/i&amp;gt; L. populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dimouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e10. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seeds' physicochemical characteristics, germination and seedling growth within and between two French Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dimouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented Milk Manufacture Conditions Affect Bifidobacterium animalis subsp. lactis BB12 Survival as a Result of Membrane Fatty Acid Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricê Nogueira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, EC microbiology, 17 (6), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in biochemical and sensory parameters in industrial blue-veined cheeses in different packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chatelard-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in biochemical and sensory parameters in industrial blue veined cheeses in different packagings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chatelard-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Bifidobacterium strains in organic fermented milk is improved as a result of membrane fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Rodrigues Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marice N de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid-infrared method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème International Conference of the IUFRO Unit 2.09.02 on “The might of vegetative propagation for healthy and productive forests to face climate challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCION, Mar 2024, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does infrared spectrometry help in the study of somatic embryos maturation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In vitro culture of woody crops: problem-solving by new approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Jumarla, Latvia. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines et réserves, pour le meilleur et pour le SPIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e Colloque BiotechnoCentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chaumont Sur Tharonne (41), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatiles sulphur compounds production by cheese-ripening micro flora: Catabolism of Lcysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micloth Lopez del Castillo - Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. AgroParisTech, 2007. English. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007AGPT0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00003442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Armelle DELILE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technicienne de Recherches S**.**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">à l'INRA depuis 2002, au sein de l'UMR GMPA  </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0782</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRA/APT) Versailles Grignon . Départements CEPIA - MICA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyses de bio molécules ; Caractérisation de matrices alimentaires par GC-MS et HPLC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2016, au sein de l'UMR BioForA </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">logie intégrée pour la valorisation de la diversité de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">For</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">êt et des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">bres   </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0588</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE/ONF) Centre Val de loire site Orléans ; Département ECODIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Amélioration, Adaptation COnservation et Reproduction  (ACORE) & Plateforeme  </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénobois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mise en oeuvre des techniques et méthodes concourant à la caractérisation biochimique de graines d'arbres ou d'embryons somatiques ;  Analyses chimiques du bois.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined desiccation treatments of hybrid larch (Larix x eurolepis) somatic embryos resulted in reduced water content keeping their germination and conversion rates: multi-scale characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliášová Kateřina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobrev Petre I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vondráková Zuzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229 (part A), pp.110283. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2025.110283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid‐infrared approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175 (4), pp.e13966. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seeds’ physicochemical characteristics, germination and seedling growth within and between two French &amp;lt;i&amp;gt;Populus nigra&amp;lt;/i&amp;gt; L. populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dimouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norway spruce somatic embryogenesis benefits from proliferation of embryogenic tissues on filter discs and cold storage of cotyledonary embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakari Välimäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Tikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.1031686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seeds' physicochemical characteristics, germination and seedling growth within and between two French Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dimouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented Milk Manufacture Conditions Affect Bifidobacterium animalis subsp. lactis BB12 Survival as a Result of Membrane Fatty Acid Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricê Nogueira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, EC microbiology, 17 (6), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in biochemical and sensory parameters in industrial blue-veined cheeses in different packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chatelard-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in biochemical and sensory parameters in industrial blue veined cheeses in different packagings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chatelard-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Bifidobacterium strains in organic fermented milk is improved as a result of membrane fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Rodrigues Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marice N de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid‐infrared approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference of Cost Action COPYTREE “In vitro culture of woody crops: problem-solving by new approaches”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost Action CA21157 COPYTREE, Apr 2024, Jumarla, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid-infrared method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème International Conference of the IUFRO Unit 2.09.02 on “The might of vegetative propagation for healthy and productive forests to face climate challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCION, Mar 2024, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid-infrared method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The might of vegetative propagation for healthy and productive forests to face climate challenges".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO 2.09.02 Unit, Mar 2024, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does infrared spectrometry help in the study of somatic embryos maturation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In vitro culture of woody crops: problem-solving by new approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Jumarla, Latvia. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'infestation des glands de chêne sessile par Curculio spp. selon leur composition biochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐claude Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mush-Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mature SE still active in metabolic processes: mainly primary metabolism of carbohydrates then amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference of Cost Action COPYTREE “In vitro culture of woody crops: problem-solving by new approaches”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines et réserves, pour le meilleur et pour le SPIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Savane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e Colloque BiotechnoCentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chaumont Sur Tharonne (41), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatiles sulphur compounds production by cheese-ripening micro flora: Catabolism of Lcysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micloth Lopez del Castillo - Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. AgroParisTech, 2007. English. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007AGPT0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00003442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="922C9AB6"/>
+    <w:nsid w:val="17F34A93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69F3E5D6"/>
+    <w:nsid w:val="8BAD94EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.versailles-grignon.inrae.fr/gmpa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.val-de-loire.inrae.fr/biofora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/phenobois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#225;&#353;ov&#225; Kate&#345;ina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrev Petre I" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vondr&#225;kov&#225; Zuzana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari V&#228;lim&#228;ki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tikkinen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1031686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.86" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Florence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric&#234; Nogueira de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gayard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rifa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.10.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Rodrigues Florence" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice N de Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micloth Lopez del Castillo - Lozano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AGPT0010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.versailles-grignon.inrae.fr/gmpa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.val-de-loire.inrae.fr/biofora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/phenobois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#225;&#353;ov&#225; Kate&#345;ina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrev Petre I" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vondr&#225;kov&#225; Zuzana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.86" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari V&#228;lim&#228;ki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tikkinen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1031686" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Florence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric&#234; Nogueira de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gayard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rifa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.10.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chatelard-Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Rodrigues Florence" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marice N de Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Parthenay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Venner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mush-Demesure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micloth Lopez del Castillo - Lozano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AGPT0010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>