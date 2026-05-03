--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -3478,51 +3478,51 @@
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157537v1</w:t>
+                <w:t xml:space="preserve">hal-04873087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing diet and animal mobility in Iron Age Languedoc, southern France: New insights from a multiproxy approach</w:t>
               </w:r>
@@ -3746,51 +3746,51 @@
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873087v1</w:t>
+                <w:t xml:space="preserve">hal-04157537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined approach to reconstructing livestock management in Iron Age north-eastern Iberia: estimating the season of death and palaeodiet using cementochronology and dental micro- and mesowear analyses</w:t>
               </w:r>
@@ -4306,338 +4306,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t>
+                <w:t xml:space="preserve">The biocultural origins and dispersal of domestic chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Clavel</w:t>
+                <w:t xml:space="preserve">Joris Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
+                <w:t xml:space="preserve">Ophélie Lebrasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Irving-Pease</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ptolemaios Dimitrios Paxinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (24), pp.e2121978119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2121978119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03755076v1</w:t>
+                <w:t xml:space="preserve">mnhn-03689393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biocultural origins and dispersal of domestic chickens</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ptolemaios Dimitrios Paxinos</w:t>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Best</w:t>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tonasso-Calvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (24), pp.e2121978119. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.103341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2121978119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03689393v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03755076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duha Alioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4972,633 +4972,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring low-magnification dental microwear of domestic ungulates: Qualitative observations to infer palaeodiets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Blaise</w:t>
+                <w:t xml:space="preserve">Un puits à roue élévatrice de Kition-Bamboula: les restes fauniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Papayannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouchité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Theodoropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144 (2), pp.777-817</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03109568v1</w:t>
+                <w:t xml:space="preserve">halshs-03436385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined approach to reconstructing livestock management in Iron Age north-eastern Iberia: estimating the season of death and palaeodiet using cementochronology and dental micro- and mesowear analyses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livestock production, politics and trade: A glimpse from Iron Age and Roman Languedoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Nieto-Espinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15366/archaeofauna2023.32.1.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.102077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885363v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can bone surface modifications help to identify livestock pens? The case of the Iron Age settlement of El Turó de la Font de la Canya (Barcelona, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Valenzuela-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dani López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (6), pp.126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-020-01068-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03755077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un puits à roue élévatrice de Kition-Bamboula: les restes fauniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Theodoropoulou</w:t>
+                <w:t xml:space="preserve">Exploring low-magnification dental microwear of domestic ungulates: Qualitative observations to infer palaeodiets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 557, pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03436385v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock production, politics and trade: A glimpse from Iron Age and Roman Languedoc</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A combined approach to reconstructing livestock management in Iron Age north-eastern Iberia: estimating the season of death and palaeodiet using cementochronology and dental micro- and mesowear analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel de Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15366/archaeofauna2023.32.1.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02951239v1</w:t>
+                <w:t xml:space="preserve">hal-04885363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual dimorphism in limb long bones of the German Shepherd Dog</w:t>
               </w:r>
@@ -5861,51 +5861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Orengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,51 +6112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Orengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6744,51 +6744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gomrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Theodoropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141.2, pp.485-552. </w:t>
@@ -7680,407 +7680,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'assemblage osseux comme un dernier état de la présence animale en contexte archéologique : Gestuelle et comportement vis-à-vis de l'animal.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crop manuring and intensive land management by Europe's first farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy K Bogaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca K Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim H Heaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra K Vaiglova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Instituti Atheniensis Regni Sueciae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (31), pp.12589-12594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1305918110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424247v1</w:t>
+                <w:t xml:space="preserve">hal-01423106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes fauniques du Rocher de l'Aigle à Nant (Aveyron)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussab Al Besso</w:t>
+                <w:t xml:space="preserve">Heureux comme un cheval en Grèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chandezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.235-247</w:t>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 385, pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00787960v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00787729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop manuring and intensive land management by Europe's first farmers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les restes fauniques du Rocher de l'Aigle à Nant (Aveyron)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra K Vaiglova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moussab Al Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.235-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423106v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00787960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heureux comme un cheval en Grèce</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'assemblage osseux comme un dernier état de la présence animale en contexte archéologique : Gestuelle et comportement vis-à-vis de l'animal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 385, pp.66-71</w:t>
+              <w:t xml:space="preserve">Acta Instituti Atheniensis Regni Sueciae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bones, Behaviour and Belief. The zoo archaeological evidence as a source for Greek ritual practice, 4 (55), pp.31-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00787729v1</w:t>
+                <w:t xml:space="preserve">hal-01424247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa médiévale : organisation de l'habitat et de l'espace entre VIe et XIIe s. de notre ère</w:t>
               </w:r>
@@ -8595,269 +8595,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa de La Gramière (Castillon-du-Gard) Premier bilan de la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse archéozoologique du mobilier faunique de la nécropole mérovingienne de Crotenay (Jura)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cantuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Garcia Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Buffat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58, pp.489-499</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00738375v1</w:t>
+                <w:t xml:space="preserve">halshs-00787638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse archéozoologique du mobilier faunique de la nécropole mérovingienne de Crotenay (Jura)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La villa de La Gramière (Castillon-du-Gard) Premier bilan de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josseline Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Masbernat-Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.115-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2009.1786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00787638v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00738375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes fauniques de l'habitat de La Madeleine à Tornac, Gard (milieu de l'âge du Fer)</w:t>
               </w:r>
@@ -9336,268 +9336,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01416178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cailar (Gard). Un nouveau comptoir lagunaire protohistorique au confluent du Rhôny et du Vistre</w:t>
+                <w:t xml:space="preserve">Genetic evidence for the origin of the agrimi goat (Capra aegagrus cretica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Py</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+                <w:t xml:space="preserve">Gila Kahila Bar-Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réjane Roure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Tchernov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Greenblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 256, pp.369-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0952836902000407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01421355v1</w:t>
+                <w:t xml:space="preserve">hal-01415545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic evidence for the origin of the agrimi goat (Capra aegagrus cretica)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Cailar (Gard). Un nouveau comptoir lagunaire protohistorique au confluent du Rhôny et du Vistre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Roure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of zoology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.171-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01415545v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole protohistorique du Grand bassin II à Mailhac, Aude (VIe – Ve s. av. n. è.)</w:t>
               </w:r>
@@ -10103,335 +10103,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Portel-Ouest. Associations fauniques et paléoenvironnements sur la frange septentrionnale des Pyrénées ariègeoises au Würm ancien</w:t>
+                <w:t xml:space="preserve">Un exemple d'occupation dans la plaine charentaise (fin de l'âge du Fer et Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Marquet</w:t>
+                <w:t xml:space="preserve">Assumpcio Toledo I Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Vézian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Codina I Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Documents d'archéologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, L’estuaire de la Charente de la Protohistoire au Moyen-Age : La Challonnière et Mortantambe (Charente), 72, pp.143-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415535v1</w:t>
+                <w:t xml:space="preserve">halshs-01421562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d'occupation dans la plaine charentaise (fin de l'âge du Fer et Moyen Âge)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Portel-Ouest. Associations fauniques et paléoenvironnements sur la frange septentrionnale des Pyrénées ariègeoises au Würm ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bertrand</w:t>
+                <w:t xml:space="preserve">Jean-Claude Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boquet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régis Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 (4), pp.303-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/quate.1998.1612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421562v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Portel-Ouest. Associations fauniques et paléoenvironnements sur la frange septentrionnale des Pyrénées ariègeoises au Würm ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 9 (4), pp.303-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/quate.1998.1612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182405v1</w:t>
@@ -10544,303 +10544,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maison du castrum de la bordure méridionale du massif central : La faune, Apports de l'étude des faunes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les fouilles de l'hôtel-Dieu de Narbonne La faune du puits 2336 : traitement des animaux à vocation bouchère dans la ville de Narbonne au Vème siècle de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Belbenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Supplément 1</w:t>
+              <w:t xml:space="preserve">Bulletin de la Commission Archéologique et littéraire de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Les fouilles de l’Hotel Dieu de Narbonne, 47-48, pp.171-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423131v1</w:t>
+                <w:t xml:space="preserve">halshs-01421171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de quelques critères de conservation des ossements fossiles : l’exemple du Portel ouest (Ariège, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeozoologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 8 (1,2), pp.141-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fouilles de l'hôtel-Dieu de Narbonne La faune du puits 2336 : traitement des animaux à vocation bouchère dans la ville de Narbonne au Vème siècle de notre ère</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La maison du castrum de la bordure méridionale du massif central : La faune, Apports de l'étude des faunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Commission Archéologique et littéraire de Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Les fouilles de l’Hotel Dieu de Narbonne, 47-48, pp.171-180</w:t>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Supplément 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421171v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison du castrum de la bordure méridionale du Massif Central (Xle-XVIIe siècles) : Première partie</w:t>
               </w:r>
@@ -11064,51 +11064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace funéraire du deuxième quart du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. avant J.-C. (Nîmes, Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11211,51 +11211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole du Ier siècle av. J.C. (Aramon, Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11967,51 +11967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un castrum des environs de l’an mil en Languedoc central : le Rocher des Vierges à Saint-Saturnin (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12625,90 +12625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting crop and animal management strategies at Neolithic Kouphovouno, Sparti, Greece: integrating information from plant and animal isotopes, micro wear analysis and archer-botanical and -zoological studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra K Vaiglova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bogaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca K Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Cavanagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14387,51 +14387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William G. Cavanagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy K Bogaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14665,415 +14665,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Des clapiers à Ambrussum au IVe siècle de notre ère ? Un nouvel indice d'élevages de lapins dans le Midi de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Fiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatre puits de l'agglomération routière d'Ambrussum (Villetelle, Hérault)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Supplément 42, pp.353-364, 2012, Revue Archéologique de Narbonnaise</w:t>
+              <w:t xml:space="preserve">, Supplément 42, pp.289-308, 2012, Revue Archéologique de Narbonnaise</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426907v1</w:t>
+                <w:t xml:space="preserve">hal-01426904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblages archéozoologiques et aperçu de la distribution de la viande à l'époque antique</w:t>
+                <w:t xml:space="preserve">Les restes animaux dans les pratiques funéraires à Ambrussum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Dedet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La villa de Saint-André de Codols (Nîmes, Gard) du Ier au XIIIe siècle de notre ère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 32, pp.295-313, 2012, Monographie d'Archéologie Méditerranéenne</w:t>
+              <w:t xml:space="preserve">Une nécropole du second âge du Fer à Ambrussum, Hérault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.247-263, 2012, Bibliothèque d'Archéologie méditerranéenne et africaine 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426918v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00788058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu de l'alimentation carnée à Saint André de Codols au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa de Saint-André de Codols (Nîmes, Gard) du Ier au XIIIe siècle de notre ère.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, pp.183-187, 2012, Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes animaux dans les pratiques funéraires à Ambrussum</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une nécropole du second âge du Fer à Ambrussum, Hérault</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.247-263, 2012, Bibliothèque d'Archéologie méditerranéenne et africaine 11</w:t>
+              <w:t xml:space="preserve">Quatre puits de l'agglomération routière d'Ambrussum (Villetelle, Hérault)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément 42, pp.353-364, 2012, Revue Archéologique de Narbonnaise</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00788058v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des clapiers à Ambrussum au IVe siècle de notre ère ? Un nouvel indice d'élevages de lapins dans le Midi de la France</w:t>
+                <w:t xml:space="preserve">Assemblages archéozoologiques et aperçu de la distribution de la viande à l'époque antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatre puits de l'agglomération routière d'Ambrussum (Villetelle, Hérault)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Supplément 42, pp.289-308, 2012, Revue Archéologique de Narbonnaise</w:t>
+              <w:t xml:space="preserve">La villa de Saint-André de Codols (Nîmes, Gard) du Ier au XIIIe siècle de notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, pp.295-313, 2012, Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426904v1</w:t>
+                <w:t xml:space="preserve">hal-01426918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un charnier dans le puits PT103</w:t>
               </w:r>
@@ -15122,168 +15122,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pech Maho (Sigean, Aude)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gailledrat</w:t>
+                <w:t xml:space="preserve">I axiopoiisi ton zoikon pigon sto Archontiko Giannitson kata tin epohi tou halkou : stoiheia periballontos kai palaio-oikonomias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Veropoulidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Theodoropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Creuzieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Garcia Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University Aristotle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des rites et des hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Errance, p. 152-157, 2011, Archéologie de Montpellier Agglomération</w:t>
+              <w:t xml:space="preserve">To arhaiologiko ergo sti Makedonia kai sti Thraki to 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-222, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00738146v1</w:t>
+                <w:t xml:space="preserve">halshs-01675368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15316,182 +15316,182 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philip Brugal, Armelle Gardeisen &amp; Arnaud Zucker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prédateurs dans tous leurs états : évolution, biodiversité, interactions, mythes, symboles : actes des rencontres, 21-23 octobre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Promotion et la Diffusion des Connaissances archéologiques, Antibes, pp.17-20, 2011, Rencontres internationales d'Archéologie et d'Histoire d'Antibes ; 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00680608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I axiopoiisi ton zoikon pigon sto Archontiko Giannitson kata tin epohi tou halkou : stoiheia periballontos kai palaio-oikonomias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pech Maho (Sigean, Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gailledrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Veropoulidou</w:t>
-[...60 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">To arhaiologiko ergo sti Makedonia kai sti Thraki to 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.213-222, 2011</w:t>
+              <w:t xml:space="preserve">Des rites et des hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Errance, p. 152-157, 2011, Archéologie de Montpellier Agglomération</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01675368v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00738146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -15570,285 +15570,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pech Maho</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Curé</w:t>
+                <w:t xml:space="preserve">Le Cailar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">R. Roure et L. Pernet. </w:t>
+              <w:t xml:space="preserve">Réjane Roure; Lionel Pernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des rites et des hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Errance, pp.152-157, 2011, Archéologie de Montpellier Agglomération</w:t>
+              <w:t xml:space="preserve">, Errance, pp.146-151, 2011, Collection Archéologie de Montpellier Agglomération</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00788025v1</w:t>
+                <w:t xml:space="preserve">halshs-00748214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cailar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Réjane Roure</w:t>
+                <w:t xml:space="preserve">Pech Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gailledrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Girard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Réjane Roure; Lionel Pernet. </w:t>
+              <w:t xml:space="preserve">R. Roure et L. Pernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des rites et des hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Errance, pp.146-151, 2011, Collection Archéologie de Montpellier Agglomération</w:t>
+              <w:t xml:space="preserve">, Errance, pp.152-157, 2011, Archéologie de Montpellier Agglomération</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00748214v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00788025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baleines</w:t>
               </w:r>
@@ -16116,242 +16116,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00788051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armes et têtes coupées au Cailar (Gard) : premiers éléments de réflexion sur un dépôt rituel en Gaule méditerranéenne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fauna de mamífers dels nivells azilians de la Balma de la Margineda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Philippe Barral; Cynthia Dunning; Alain Daubigney; Gilbert Kaenel; Marie-Jeanne Roulière-Lambert. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Guilaine, M. Barbaza et M. Martzluff (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Fer dans l’arc jurassien et ses marges. Dépôts, lieux sacrés et territorialité à l’âge du Fer. Actes du XXIXe colloque international de l’Association française pour l’étude de l’âge du Fer (Bienne, 5-8 mai 2005)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.653-658, 2007, Annales littéraires (826), série « Environnement, sociétés et archéologie » (11), 978-2-84867-201-4</w:t>
+              <w:t xml:space="preserve">Les Excavaciones a la Balma de la Margineda (1979-1991)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. del Govern d'Andorra, pp.492-522, 2007, Institut d'Estudis Andorrans</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421876v1</w:t>
+                <w:t xml:space="preserve">halshs-00788042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fauna de mamífers dels nivells azilians de la Balma de la Margineda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Armes et têtes coupées au Cailar (Gard) : premiers éléments de réflexion sur un dépôt rituel en Gaule méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">J. Guilaine, M. Barbaza et M. Martzluff (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lenorzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Barral; Cynthia Dunning; Alain Daubigney; Gilbert Kaenel; Marie-Jeanne Roulière-Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Excavaciones a la Balma de la Margineda (1979-1991)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. del Govern d'Andorra, pp.492-522, 2007, Institut d'Estudis Andorrans</w:t>
+              <w:t xml:space="preserve">L’âge du Fer dans l’arc jurassien et ses marges. Dépôts, lieux sacrés et territorialité à l’âge du Fer. Actes du XXIXe colloque international de l’Association française pour l’étude de l’âge du Fer (Bienne, 5-8 mai 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.653-658, 2007, Annales littéraires (826), série « Environnement, sociétés et archéologie » (11), 978-2-84867-201-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00788042v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie vivrière et alimentation carnée en Grèce méridionale du Néolithique moyen à la fin de l’âge du Bronze</w:t>
               </w:r>
@@ -17406,51 +17406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq tombes du deuxième âge du Fer à Ensérune (Nissan-lez-Ensérune, Hérault).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schwaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18343,64 +18343,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18448,103 +18448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18566,103 +18566,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cailar (Gard), place de la Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008, 141 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18778,51 +18778,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A5C7D6B"/>
+    <w:nsid w:val="BD81574A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18926,51 +18926,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EFF0C0A"/>
+    <w:nsid w:val="52BA7CBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19074,51 +19074,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15962D5C"/>
+    <w:nsid w:val="2507D5D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19222,51 +19222,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8D2796BD"/>
+    <w:nsid w:val="7C72FEAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19462,51 +19462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-gardeisen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6824-8032" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035273852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66606453" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000041960287" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armelle.gardeisen@cnrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/Animed%20Open%20edition" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D&#8217;andrea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Furet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-02132-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62266-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto Espinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Manch&#243;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313633" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Prado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Codina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/archaeofauna2023.32.1.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2023.2176609" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03689393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Irving-Pease" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ptolemaios Dimitrios Paxinos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Best" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121978119" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09530-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433017v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Georgiadou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Denninger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30549/opathrom-14-13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885363v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#225;ceres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani L&#243;pez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01068-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayannis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02951239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102077" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109854v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Belhaoues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Breit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Forstenpointner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12550" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vaiglova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cavanagh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00960-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Orengo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1486274" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lespes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.04.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975112v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2670" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nores" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0961" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975124v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Alagich" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bogaard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675381v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan B. L&#243;pez Melci&#243;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emili Junyent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1370585" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887501v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Knappett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gomr&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.560" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hofreiter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri van den Hurk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0332" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Morgenstern" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.116" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7W40F7TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Garcia Petit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675387v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2014.1554" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233150v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2592" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6682" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423107v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Collins" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424247v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787960v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423106v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy K Bogaard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K Fraser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim H Heaton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Wallace" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra K Vaiglova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305918110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787729v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738358v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cantuel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.10.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N782SXL0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nguyen-Ny Tran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aboudharam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017319.s010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421367v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso Movilla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Piqu&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738329v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787481v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3341" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415871v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1177" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416170v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416175v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416178v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421355v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415545v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gila Kahila Bar-Gal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Smith" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Tchernov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greenblatt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836902000407" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SS30WVT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421359v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Taffanel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taffanel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421896v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423254v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421188v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1999.0366" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13048B45BCBE4A0D69126BC3B882A74E3FB120FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415535v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;zian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1998.1612" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421562v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Toledo I Mur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421539v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423131v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421014v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421171v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amandry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belbenoit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darnas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1346" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415520v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.4628" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421419v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415430v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane El Fouikar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1994.2009" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421161v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421421v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415413v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415492v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goury" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9673" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421428v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#232;ne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421050v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423113v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1988.1170" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755729v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125491v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Liottier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047253v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Malama" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424249v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rieau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424250v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippa-Touchais" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424251v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogaard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424248v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426935v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423262v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738594v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738622v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738552v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787653v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532669v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738514v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan B. Lopez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouza&#239;d" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelopi Malama" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738500v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Junyent" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529247v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415555v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416138v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878089v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Albizuri Canadell" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341794v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Gkotsinas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351401v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675360v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675377v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Cavanagh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787995v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426907v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426918v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426911v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788058v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426904v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426901v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738146v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680608v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675368v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Veropoulidou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275407v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788025v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748214v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787965v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416182v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787975v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788051v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421876v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788042v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416135v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055167v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415863v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415637v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415882v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421592v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415937v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Trantalidou" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Darlas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421581v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426505v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426539v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421640v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426490v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421400v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Colomer Arcas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03287951v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Munos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Manseri" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295621v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouart" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423098v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421434v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blandin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7753" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074897v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P N Watson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560425v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442631v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077983v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Compan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-gardeisen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6824-8032" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035273852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66606453" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000041960287" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armelle.gardeisen@cnrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/Animed%20Open%20edition" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D&#8217;andrea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Furet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-02132-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62266-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto Espinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Manch&#243;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313633" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Prado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Codina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/archaeofauna2023.32.1.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2023.2176609" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03689393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Irving-Pease" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ptolemaios Dimitrios Paxinos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Best" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121978119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09530-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433017v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Georgiadou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Denninger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30549/opathrom-14-13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayannis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02951239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#225;ceres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani L&#243;pez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01068-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109568v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885363v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109854v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Belhaoues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Breit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Forstenpointner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12550" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vaiglova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cavanagh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00960-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Orengo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1486274" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lespes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.04.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975112v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2670" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nores" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0961" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975124v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Alagich" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bogaard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675381v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan B. L&#243;pez Melci&#243;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emili Junyent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1370585" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887501v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Knappett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gomr&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.560" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hofreiter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri van den Hurk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0332" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Morgenstern" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.116" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7W40F7TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Garcia Petit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675387v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2014.1554" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233150v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2592" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6682" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423107v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Collins" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423106v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy K Bogaard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K Fraser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim H Heaton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Wallace" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra K Vaiglova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305918110" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787729v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787960v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424247v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738358v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cantuel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.10.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N782SXL0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nguyen-Ny Tran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aboudharam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017319.s010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421367v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso Movilla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Piqu&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738329v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787638v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787481v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3341" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415871v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1177" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416170v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416175v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416178v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415545v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gila Kahila Bar-Gal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Smith" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Tchernov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greenblatt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836902000407" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SS30WVT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421355v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421359v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Taffanel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taffanel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421896v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423254v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421188v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1999.0366" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13048B45BCBE4A0D69126BC3B882A74E3FB120FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421562v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Toledo I Mur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415535v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;zian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1998.1612" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421539v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421171v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amandry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belbenoit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421014v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423131v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darnas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1346" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415520v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.4628" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421419v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415430v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane El Fouikar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1994.2009" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421161v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421421v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415413v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415492v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goury" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9673" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421428v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#232;ne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421050v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423113v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1988.1170" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755729v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125491v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Liottier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047253v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Malama" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424249v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rieau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424250v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippa-Touchais" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424251v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogaard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424248v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426935v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423262v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738594v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738622v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738552v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787653v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532669v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738514v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan B. Lopez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouza&#239;d" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelopi Malama" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738500v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Junyent" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529247v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415555v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416138v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878089v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Albizuri Canadell" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341794v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Gkotsinas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351401v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675360v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675377v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Cavanagh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787995v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426904v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788058v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426911v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426907v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426918v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426901v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675368v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Veropoulidou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680608v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275407v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748214v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788025v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787965v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416182v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787975v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788051v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788042v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421876v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416135v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055167v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415863v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415637v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415882v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421592v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415937v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Trantalidou" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Darlas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421581v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426505v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426539v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421640v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426490v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421400v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Colomer Arcas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03287951v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Munos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Manseri" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295621v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouart" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423098v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421434v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blandin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7753" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074897v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P N Watson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560425v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442631v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077983v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Compan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>