--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,18723 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...18671 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Armelle Gardeisen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">armelle-gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6824-8032</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035273852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">66606453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=SpZEKCUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000041960287</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Armelle GARDEISEN</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéozoologue</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de Recherche CNRS, HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie des sociétés méditerranéennes - UMR5140</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-mail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : L’animal dans les sociétés méditerranéennes au cours de l’Holocène</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie méditerranéenne préhistorique et historique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Archéozoologie, anatomie, ostéologie, paléoécologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Productions vivrières, pratiques alimentaires, domestication, pastoralisme, subsistance, pratiques agro-pastorales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Rôle et place de l’animal dans les sociétés antiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aires géographiques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France méridionale, Catalogne, Sicile, Albanie, Grèce, Crète, Chypre, Levant</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Habilitation à diriger les recherches, Université Paul-Valéry, Montpellier III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994 : Doctorat Histoire et Civilisation, Art et Archéologie, option Préhistoire, Université Paul-Valéry, Montpellier III : Restes fauniques et stratégies de chasse dans le Pléistocène supérieur de la grotte ouest du Portel (Ariège, France). 484p., 264 fig., 84 tabl., 24 pl. photographiques. Soutenu le 10 janvier 1994 à Montpellier : mention très honorable avec félicitations du Jury.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986 : Maîtrise de grec moderne, Université de Lyon 3, (sous la direction de Colette Lust).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986 : Diplôme d’Etudes Approfondies, Archéologie préhistorique, Archéozoologie, Université Paul-Valéry, Montpellier III (sous la direction de Paul Boutié).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1985 : Maîtrise d’Histoire de l’Art et Archéologie, Université Paul-Valéry, Montpellier III (sous la direction de Paul Boutié).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1983-1984 : Diplôme d’Université, langues et civilisations de la Grèce moderne, Université Paul-Valéry, Montpellier III.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1980 : Baccalauréat, Brevet de technicien en sciences biologiques et biochimiques, option F7, Lycée Grandmont, Tours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1977 : BEPC, collège de Saint-Gautier, Indre.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation et pilotage de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : Directrice adjointe de l’UMR 5140 Archéologie des sociétés méditerranéennes (ASM).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : Membre du directoire du Labex Archimede, Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 : Directrice de l’équipe Archéologie des Milieux et des Ressources (AMR), UMR 5140-ASM.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 : Coordinatrice de l’axe 2 Exploitation des milieux et des ressources, équipe Archéologie des milieux et des ressources (AMR), UMR 5140.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2006 : Coordinatrice de l’axe 7 Archéologie de l’animal (UMR 5140). Depuis 2005 : Chargée de cours en master d’Archéologie, Université Paul-Valéry, Montpellier.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2002: Responsable du laboratoire d'Archéozoologie de l'unité ASM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2002 : Coordinatrice du thème 15 Archéologie de l’animal (UMR 154). Depuis le 01 novembre 2001 : Archéozoologue, Ingénieure de recherche en archéologie, recueil et analyses des sources archéologiques (recrutement externe CNRS, BAP D, sciences humaines et sociales).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1998 : Coordinatrice avec P. Poupet du Thème 55 Espace rural, techniques agricoles, aménagements et exploitation inclus dans l’axe Techniques, Ressources et Systèmes économiques (UMR 154).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseau </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AniMed</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes sur l’animal dans les sociétés, cultures et milieux de la Méditerranée antique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">coordinatrice avec Christophe Chandezon, professeur d’Histoire ancienne, Université Paul-Valéry Montpellier</w:t></w:r><w:br/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://animed.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Qualifiée aux fonctions de professeur des universités, section 20 CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008/…</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Expert B.A.P. D : jury des concours ITRF, CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Qualifiée aux fonctions de maître de conférence à la section 20 CNU</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de Masters d'Archaéologie-Archéozoologie (UPVM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Silvia VALENZUELA LAMAS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maîtrise d’archéologie option archéozoologie sous co-tutelle Universités de Barcelone et Aix Marseille. Mémoire : La faune des puits gallo-romains de la ville antique de Lattara (Hérault, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Jean CANTUEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master d’Archéologie (Université de Clermont Ferrand). Option Archéozoologie du monde égéen, période Néolithique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Moussab ALBESSO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master d’Archéologie, Université de Montpellier III : Etude archéozoologique de la faune du Roc de l’Aigle (Nant, Aveyron).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Audrey RENAUD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master d’Archéologie, Université de Montpellier III : Etude archéozoologique de la faune de Villetelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Aurélien CREUZIEUX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master d’Archéologie, Université de Montpellier III : Contribution de l’archéozoologie à l’étude du dépôt du Cailar (Gard), IIIe siècle avant notre ère.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Cyrille RIEAU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master d’Archéologie, Université de Montpellier III : Etude des populations animales du site de Kryoneri à l’aide des micro usures dentaires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Fabien BELAHOUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master 1 d’archéologie, Université de Montpellier III : Détermination différentielle au sein des genres Vulpes et Canis et variabilité morphologique chez l’espèce </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canis familiaris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 d’archéologie, Université de Montpellier III : Etude d’un assemblage canin inédit issu du puits 103 d’Ambrussum (Hérault).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Cécile BOLLIAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master 1 d’archéologie, Université de Montpellier III : Cartographie archéozoologique du premier âge du Fer dans le midi méditerranéen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master 2 d’archéologie, Université de Montpellier III : Etude archéozoologique de la macrofaune issue de deux ilôts d’habitations de la zone 1 du site de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Hérault) du début du IVe siècle avant notre ère.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Pascal FORTIER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master 1 d’archéologie, Université de Montpellier III : Compte rendu de nos connaissances sur la faune et le Néolithique de la zone septentrionale du sud des Balkans (Bulgarie, République de Macédoine, Albanie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Elisa HAMOUDI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master 1 d’archéologie, Université de Montpellier III : Synthèse des données archéozoologiques de l’âge du fer en Grèce continentale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master 2 d’archéologie, Université de Montpellier III : Etude archéozoologique d’un assemblage du site de Pech Maho (Aude).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Kévin BOUCHITÉ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master 1 d’archéologie, Université de Montpellier III : Etat de la recherche sur les avifaunes holocènes en Languedoc-Roussillon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master 2 d’archéologie, Université de Montpellier III : Référentiel ostéométrique de l’espèce </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallus gallus domesticus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Lisa COMBESCURE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 1 d’archéologie, Université de Montpellier III : Détermination des différentes chaînes opératoires de découpe animale étudiées à partir des traces laissées sur les macrorestes fauniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 d’archéologie, Université de Montpellier III : Tracéologie de la découpe animale, expérimentation sur un mouflon actuel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Marine GOMEZ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master 1 d’archéologie, Université de Montpellier III : Le phénomène de l’inhumation des chevaux, synthèse des données archéozoologiques de l’âge du Fer en Grèce continentale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 1 d’archéologie, Université de Montpellier III : L’inhumation des chevaux en Méditerranée orientale au cours du dernier millénaire avant JC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Melissa PERES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master 2 d’archéologie, Université de Montpellier III : étude comparative des mobiliers liés à l’harnachement et l’entretien des chevaux au cours du haut moyen âge de l’Europe du nord à la bordure méditerranéenne.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directions et directions de doctorats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Jean CANTUEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Clermont-Ferrand II : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exploitation de la faune durant le Néolithique dans le bassin égéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-direction avec J. Renard, (financement école doctorale UBP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Audrey RENAUD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Montpellier III : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie pastorale et vivrière autour et au sein de la cité antique de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nemausus. Co-direction avec D. Lefèvre (financement école doctorale 60 UPV).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Aurélien CREUZIEUX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Montpellier III : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie pastorale et vivrière au cours du Bronze moyen et récent en Grèce continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-tutelle avec l’université Aristote de Thessalonique, Grèce. Co-direction avec D. Lefèvre (financement école doctorale 60 UPV).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Cyrille RIEAU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Montpellier III : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création d’un référentiel de micro usure dentaires sur des populations de bétail actuelles et application à l’archéozoologie protohistorique en Languedoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-direction avec D. Lefèvre (financement partiel Bourse du Patrimoine, Ministère de la Culture).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Ariadna NIETO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thèse de Doctorat (Tesi Doctoral), Université de Lerida, Espagne : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre el consum i l’afecte : La interacció entre els animals i les comunitats protohistoriques de la plana occidental catalana (segles VII – IV a.C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Financement Generallitat de Catlunya ; Co-direction avec J.B. Lopez. Thèse rédigée en catalan.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Fabien BELAHOUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Montpellier III : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilité morphologique et statut des chiens entre âge du Bronze et Antiquité, Référentiel et applications archéologiques en Méditerranée nord-occidentale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (financement école doctorale 60 UPV ; Direction).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Angelos GKOTSINAS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat d’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Montpellier III : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de production et économie pastorale en Grèce (Macédoine de l’époque géométrique à l’époque classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-tutelle avec Univ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ersité de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. J. Perreault </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ment </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Archim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Thèse rédigée en anglais.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Carole LESPES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Université de Montpellier III : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires et agropastorales de la fin de l’âge du Bronze à l’âge du Fer du littoral méditerranéen aux premiers contreforts méridionaux du Massif Central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-Direction avec Th. Lachenal, UMR5140-CNRS (financement école doctorale 60, UPV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Sergio JIMENEZ-MANCHON</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Université de Montpellier III : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pastorales dans les sociétés de l’âge du Fer de l’Ampurdan au Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-direction avec F. Rivals, univ. Tarragone </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ment </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Archimède)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Kévin BOUCHITÉ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Montpellier III : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion et statut du coq domestique en Gaule de l’âge du Fer à la période romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (financement école doctorale 60 UPV ; Direction).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondante scientifique de chercheurs post-doctorants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ariadna Nieto Espinet, doctorat univ. Lleida, Catalogne : contrat post-doc Labex Archimede, université Paul-Valéry Montpellier : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisitions et inerties dans l’économie agro-pastorale entre le VIe et le IVe s. av. JC en Languedoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Bruno d’Andrea, doctorat univ. Naples, Italie : contrat post doctoral Labex Archimede, Université Paul-Valéry, Montpellier : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal dans la religion de Carthage et des établissements phéniciens de Sardaigne et de Sicile (VIIIe – IIe s. av. JC).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de Colloques et table ronde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 29 septembre 2000 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements et déplacements animaux en Méditerranée au cours de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Colloque international, Lattes (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 26-28 novembre 2003 : « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les équidés dans le monde méditerranéen antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » Athènes (Grèce). Colloque organisé par l’école française d’Athènes, le CCJ et l’UMR 5140.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 24 mai 2004 : « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléoenvironnement et Archéozoologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Station biologique de La Tour du Valat, Le Sambuc. Table ronde, (UMR 5140).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 24 juin 2005 : Rencontres archéozoologiques. Université Paul-Valéry Montpellier, UMR5140.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 29 juin 2007 : Rencontres archéozoologiques. Université Paul-Valéry Montpellier, UMR5140.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 13-14 mars 2008 : Colloque « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les équidés, des textes, des images, et des os</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » co-organisée par A. Gardeisen, Emmanuelle Furet et Nicolas Boulbes. Université Paul Valéry Montpellier III, CNRS- UMR 5140.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 26 juin 2009 : Rencontres archéozoologiques. AniMed, Université Paul-Valéry Montpellier, Labex Archimede.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 23-26 octobre 2010 : Rencontres d’Histoire et d’Archéologie d’Antibes, (APDCA), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Co-organisatrice avec J. Ph. Brugal et A. Zucker.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 17 juin 2011 : Rencontres archéozoologiques. AniMed, Université Paul-Valéry Montpellier, Labex Archimede.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 26-28 avril 2012 : Colloque international : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bovidés et Equidés en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Arles, Espace Van Gogh, Avril ou Mai 2012. Organisé dans le cadre des célébrations du 500eme anniversaire de la confrérie des gardians d’Arles. CNRS (UMR 5140, Université Paul Valéry Montpellier 3, Maison des Sciences de l’Homme de Montpellier, AniMed)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 7 juin 2013 : Rencontres archéozoologiques. AniMed, Université Paul-Valéry Montpellier, Labex Archimede.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 26 juin 2015 : Rencontres archéozoologiques. AniMed, Université Paul-Valéry Montpellier, Labex Archimede.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 18 novembre 2016 : Workshop international « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information from Plants and Animals Isotopes in Bioarcheological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Lattes (AniMed / LabEx Archimede/ASM). 12 intervenants (Oxford, Barcelone, Lérida, Tarragone, Aix-en-Provence).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 5 décembre 2016 : Workshop international « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde phénico-punique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Lattes, (AniMed, / LabEx Archimede/ASM). 9 intervenants (Toulouse, Tübingen, Aix en Provence, Lyon, Montréal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 16 juin 2017 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres archéozoologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. AniMed, Université Paul-Valéry Montpellier, Labex Archimede.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 14 juin 2019 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres archéozoologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. AniMed, Université Paul-Valéry Montpellier, Labex Archimede</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comités scientifiques, Editions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 : Organisatrice et éditeur scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’une Table-Ronde internationale le 29 Septembre 2000 ayant pour sujet : &amp;quot;Mouvements et déplacements de populations animales en méditerranée au cours de l’Holocène&amp;quot;. Publication des actes de ces rencontres dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Archaeological Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S1017, 2002, Oxford, ISBN 1 84171 302.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2002 : Co-éditeur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Ramon Buxò (direction des musées de Catalogne) et Lucie Chabal (CNRS) de la livraison N°16 de la série </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> consacrée à l’étude monographique (historique, archéologique et environnementale) d’un espace découvert dit de la place 123 sur le site de Lattes Saint Sauveur, parue en 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2005 : Membre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du comité scientifique et d’organisation et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">éditeur scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’un colloque international sur &amp;quot;les Equidés en Méditerranée orientale&amp;quot; organisé par l’Ecole française d’Athènes du 26 au 28 novembre 2003 et parution des actes en 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du comité scientifique du Colloque Q6, Montpellier 2008 : « Biodiversité au Quaternaire : climats, environnement et peuplements ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2010 : Membre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du comité scientifique et d’organisation et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">co-éditeur scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Table Ronde à l’université Paul Valéry, Montpellier 3, &amp;quot;Histoire d’Equidés : des textes, des images et des os&amp;quot; organisé par l’UMR 5140 et l’UPV les 13 et 14 mars 2008, et parution des actes prévue en 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2010 : Membre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du comité scientifique et d’organisation et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">co-éditeur scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des Rencontres d’histoire et d’archéologie d’Antibes, les 21-23 octobre 2010, avec parution des actes prévue en 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 : Co-organisatrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des XXXIe Rencontres internationales d’Histoire et d’Archéologie d’Antibes (octobre 2010) avec Jean Philip Brugal et Arnaud Zucker, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états : évolution, biodiversité, interaction, mythes, symboles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. APPDCA, CEPAM-UNSA, CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2014 : Coordinatrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Christophe Chandezon (Professeur d’histoire ancienne à l’Université Paul Valéry, Montpellier 3) de l’axe transversal « Animaux et Sociétés méditerranéennes : réseau inter-disciplinaire d’études diachroniques sur l’animal », axe inscrit à la Maison des Sciences Humaines de Montpellier).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 : Co-organisatrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bovidés et équidés en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arles, Mai 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 /… : Membre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du comité de lecture des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographies d’Archéologie Méditerranéenne (MAM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 / 2016 : Membre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du comité de lecture de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">201/…7 : Directrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la publication de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ADAL, association pour le développement de la recherche archéologique en Languedoc-Roussillon) : deux ouvrages en préparation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 : Membre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du comité scientifique des XXXIXe Rencontres internationales d’Histoire et d’Archéologie d’Antibes , 16-18 octobre 2018, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés : de la montagne à la steppe, de la chasse à l’élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Organisé par C. Daujeard, L. Gourichon et J. Ph Brugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 : Membre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du comité scientifique HCERES, évaluation de l’unité AASPE « Archéozoologie, archéobotanique » dirigée par M. Tengberg, CNRS-MNHN, Paris. Comité présidé par H. Richard.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir en ligne : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.openedition.org/14867</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations animales et zoogéographie en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno D’andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française de Rome; Publications de l’École française de Rome, CEFR (622), 680 p., 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12wei⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nécropole du second Âge du Fer à Ambrussum, Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nùria Nuriarovira@Yahoo.Es Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Errance, 282 p., 2012, Bibliothèque d'Archéologie Méditerranéenne et Africaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états : évolution, biodiversité, interactions, mythes, symboles : actes des rencontres, 21-23 octobre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour la Promotion et la Diffusion des Connaissances archéologiques, Antibes, pp.565, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Prédateurs dans tous leurs états : évolution, biodiversité, interactions, mythes, symboles. Actes des XXXIe rencontres internationales d'archéologie et d'histoire d'Antibes, 21-23 octobre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.565, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'équidés: des textes, des images et des os</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADAL, 234p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équidés dans le monde méditerranéen antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADAL, pp.324, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifactorial temporo-spatial structuring of the morphological diversity of domestic pigs, sheep, and goats between Catalonia (Spain) and Languedoc (France) from the Iron Age to Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Nieto-Espinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-024-02132-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic history of Iberian horses since the last Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lira Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Tressières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelei Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.7098. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-62266-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8000 Years of morphometric evolution of sheep, goat and pig in the northwestern Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Nieto Espinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez Manchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836251313633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread horse-based mobility arose around 2,200 BCE in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Tressières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelei Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 631 (8022), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07597-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (16), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annik Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (16), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing diet and animal mobility in Iron Age Languedoc, southern France: New insights from a multiproxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sílvia Valenzuela-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Nieto-Espinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.104060. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach to reconstructing livestock management in Iron Age north-eastern Iberia: estimating the season of death and palaeodiet using cementochronology and dental micro- and mesowear analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel de Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Codina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/archaeofauna2023.32.1.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04302125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War Horses and Equine Herd Feeding Management at the End of the Third Century BC: New Insights from Pech Maho (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2023.2176609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04046955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic history and global expansion of domestic donkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 377 (6611), pp.1172-1180. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abo3503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.103341. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03755076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biocultural origins and dispersal of domestic chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Irving-Pease</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ptolemaios Dimitrios Paxinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (24), pp.e2121978119. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2121978119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03689393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duha Alioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelei Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (B), pp.103250. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Dental Mesowear Analysis in Domestic Caprids: a New Method to Reconstruct Management Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-021-09530-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The death of infants in Early Iron Age Cyprus. A jar burial from Kition-Bamboula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Georgiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Denninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opuscula. Annual of the Swedish Institutes at Athens and Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.281-304. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30549/opathrom-14-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring low-magnification dental microwear of domestic ungulates: Qualitative observations to infer palaeodiets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 557, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03109568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach to reconstructing livestock management in Iron Age north-eastern Iberia: estimating the season of death and palaeodiet using cementochronology and dental micro- and mesowear analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel de Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Codina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/archaeofauna2023.32.1.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un puits à roue élévatrice de Kition-Bamboula: les restes fauniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bouchité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Theodoropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144 (2), pp.777-817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03436385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock production, politics and trade: A glimpse from Iron Age and Roman Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Nieto-Espinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.102077. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can bone surface modifications help to identify livestock pens? The case of the Iron Age settlement of El Turó de la Font de la Canya (Barcelona, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sílvia Valenzuela-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.126. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-020-01068-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03755077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism in limb long bones of the German Shepherd Dog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Belhaoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Breit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Forstenpointner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (4), pp.464-477. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ahe.12550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03109854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further insight into Neolithic agricultural management at Kouphovouno, southern Greece: expanding the isotopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Vaiglova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00960-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03109574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Caprine Management and Landscape Use Through Dental Microwear Analysis: The Case of the Iron Age Site of El Turó de la Font de la Canya (Barcelona, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Orengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3), pp.306-319. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2018.1486274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01975133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on Late Bronze Age lagoon sites in the South of France revealed by animal exploitation at the La Motte I site (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lespes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gascó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.206-216. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Caprine Management and Landscape Use Through Dental Microwear Analysis: The Case of the Iron Age Site of El Turó de la Font de la Canya (Barcelona, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Orengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2018.1486274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equus asinus remains (Mammalia, Perissodactyla) from the protohistoric site of Pech Maho (Sigean, South of France) and variation in donkey size during the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.428-438. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01975112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgotten Mediterranean calving grounds of grey and North Atlantic right whales: evidence from Roman archaeological records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S.L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Bernal-Casasola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Nores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 285 (1882), pp.20180961. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.0961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using stable isotopes and functional weed ecology to explore social differences in early urban contexts: The case of Lattara in mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Alagich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natàlia Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nùria Nuriarovira@Yahoo.Es Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bogaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01975124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Votive well or refuse tip? Chronicle of an abandonment: taphonomic study of the faunal remains of an iron age well-cistern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Nieto Espinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan B. López Melción</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emili Junyent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2017.1370585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux dépôts MM II A dans le secteur Pi de Malia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Knappett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Pomadère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gomrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Theodoropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141.2, pp.485-552. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bch.560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barcoding the largest animals on Earth: ongoing challenges and molecular solutions in the taxonomic identification of ancient cetaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Speller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hofreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri van den Hurk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S.L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 371 (1702), pp.20150332. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2015.0332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient whale exploitation in the Mediterranean: state of knowledge from the archaeological record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Bernal-Casasola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Kolska Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (352), pp.914-927. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2016.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune (Fouilles 1981-1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Garcia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de la Maison de l'Orient et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kition-Bamboula VI. Le sanctuaire sous la colline., 67, pp.359-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oiseau et les enfants, à propos d’une pratique funéraire inédite de Kition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cahier 44, pp.299-322. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/cchyp.2014.1554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au tournant des IIIe et IIe siècles av. J.-C. : une tombe singulière à Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schwaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Varia, 37, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dam.2592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au tournant des IIIe et IIe siècles av. J.-C. : une tombe singulière à Ensérune (Nissan-Lez-Ensérune, Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schwaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.193-224. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dam.6682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01987744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated stable isotope study of plants and animals from Kouphovouno, southern Greece: a new look at Neolithic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Vaiglova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Mee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.201 - 215. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assemblage osseux comme un dernier état de la présence animale en contexte archéologique : Gestuelle et comportement vis-à-vis de l'animal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Instituti Atheniensis Regni Sueciae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bones, Behaviour and Belief. The zoo archaeological evidence as a source for Greek ritual practice, 4 (55), pp.31-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop manuring and intensive land management by Europe's first farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy K Bogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca K Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim H Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra K Vaiglova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (31), pp.12589-12594. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1305918110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heureux comme un cheval en Grèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 385, pp.66-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques du Rocher de l'Aigle à Nant (Aveyron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Al Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.235-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa médiévale : organisation de l'habitat et de l'espace entre VIe et XIIe s. de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maufras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, p. 167-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic and wild ungulate dietary traits at Kouphovouno (Sparta, Greece) : Implications for livestock management and palaeoenvironment in the Neolithic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cantuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (38), p. 528-537. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Ancient Mammal Individuals Using Dental Pulp MALDI-TOF MS Peptide Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Nguyen-Ny Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aboudharam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.e17319. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0017319.s010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête vivrière à Lattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Alonso Movilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Garcia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira Buendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leporaria urbanos : Problemática y evidencias en el registro arqueológico de Lattara (Hérault-Francia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valenzuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyrenae, Revista de Prehistòria i Antiguitat de la Mediterrània Occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (41), p. 119-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse archéozoologique du mobilier faunique de la nécropole mérovingienne de Crotenay (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cantuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Garcia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58, pp.489-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa de La Gramière (Castillon-du-Gard) Premier bilan de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Buffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josseline Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Masbernat-Buffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.115-216. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2009.1786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques de l'habitat de La Madeleine à Tornac, Gard (milieu de l'âge du Fer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestres ou volants : les animaux dans la ville antique de Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">/Lattes (Hérault) : nouveaux acquis, nouvelles questions sur une ville portuaire protohistorique et romaine, 65, pp.185-192. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2008.3341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787481v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enclos cultuel sur la berge du Vidourle à Ambrussum (Villetelle, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fiches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Berdeaux-Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.47-102. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2007.1177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt archaïque du rempart nord d’Amathonte. IV L’assemblage archéozoologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 130 (1), pp.7-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01416170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nécropoles protohistoriques de la région de Castres (Tarn) ; Le Causse, Gourjage, Le Martinet, 94 (1), pp.211-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01416175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchées archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hommage à Guy Barruol, 35, pp.411-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01416178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evidence for the origin of the agrimi goat (Capra aegagrus cretica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gila Kahila Bar-Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Tchernov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greenblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 256, pp.369-377. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0952836902000407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cailar (Gard). Un nouveau comptoir lagunaire protohistorique au confluent du Rhôny et du Vistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.171-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole protohistorique du Grand bassin II à Mailhac, Aude (VIe – Ve s. av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Taffanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Taffanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.65-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche archéozoologique en Albanie : un état de la question à Sovjan (bassin de Korçë)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Garcia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Geniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, L’Albanie dans l’Europe préhistorique" (7000-700 av. n. è. J.C.), Actes du Colloque de l’Université de Bretagne Sud (Lorient) et de l’Ecole française d’Athènes du 8 au 10 juin 2000, 42, pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux dans les tombes : archéozoologie dans les Grands Causses du Gévaudan au premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 84, pp.337-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sépulture à incinération sur l’oppidum de Mourrel-Ferrat à Olonzac (Hérault). Fin premier âge du Fer – début second âge du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Séjalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23, pp.209-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic Subsistence in the West Cave of &amp;quot;Le Portel&amp;quot; (Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26, pp.1145 - 1158. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jasc.1999.0366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'occupation dans la plaine charentaise (fin de l'âge du Fer et Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumpcio Toledo I Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Codina I Reina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, L’estuaire de la Charente de la Protohistoire au Moyen-Age : La Challonnière et Mortantambe (Charente), 72, pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portel-Ouest. Associations fauniques et paléoenvironnements sur la frange septentrionnale des Pyrénées ariègeoises au Würm ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (4), pp.303-314. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.1998.1612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Portel-Ouest. Associations fauniques et paléoenvironnements sur la frange septentrionnale des Pyrénées ariègeoises au Würm ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (4), pp.303-314. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.1998.1612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches bioarchéologiques de l’habitat castral languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison du castrum de la bordure méridionale du massif central : La faune, Apports de l'étude des faunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Supplément 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de l'hôtel-Dieu de Narbonne La faune du puits 2336 : traitement des animaux à vocation bouchère dans la ville de Narbonne au Vème siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Commission Archéologique et littéraire de Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Les fouilles de l’Hotel Dieu de Narbonne, 47-48, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de quelques critères de conservation des ossements fossiles : l’exemple du Portel ouest (Ariège, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (1,2), pp.141-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison du castrum de la bordure méridionale du Massif Central (Xle-XVIIe siècles) : Première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Geneviève Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pousthomis-Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Supplément 1, pp.9-136. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/amime.1996.1346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacrifices d'animaux à l'Hérakleion de Thasos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Des Courtils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 120 (2), pp.807-827. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.1996.4628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace funéraire du deuxième quart du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. avant J.-C. (Nîmes, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52, pp.165-204. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.1995.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole du Ier siècle av. J.C. (Aramon, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18, pp.143-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de l'archéozoologie et de l'analyse biochimique à l'étude de la conservation osseuse dans le Pléistocene supérieur de la grotte du Portel (Ariège, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane El Fouikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (1), </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.1994.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sépulture caussenarde particulière du début du premier Age du fer : le tumulus 1 de Roumagnac à Sévérac-le-Château (Aveyron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Le tumulus 1 de Roumagnac en Aveyron, 16, pp.216-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation carnée à Nîmes entre 150 av. et 400 ap. J.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'École Antique de Nîmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Les fouilles de la Z.A.C. des Halles à Nîmes (Gard), Supplément 1, pp.245-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique d’une faune de dépotoir gallo-romain sur le site de Condé (Nîmes, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Revue de Médecine Vétérinaire, 144 (2), pp.123-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle station du Néolithique final aux Hautes Planes à Orsan (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Goury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 90 (6), pp.433-435. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.1993.9673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Castelvielh I à Sainte Anastasie, Gard (Néo-Chalcolithique, Bronze Final III A, 1er âge du Fer et XIIe-XIIIe s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 14, pp.89-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le castrum du Rocher des Vierges à Saint Saturnin. Etude de la faune du dépotoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 10, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de la grotte Ouest du Portel (Loubens, Ariège) : premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 85 (9), pp.275-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un castrum des environs de l’an mil en Languedoc central : le Rocher des Vierges à Saint-Saturnin (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginouvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 6 (6), pp.101-122. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/amime.1988.1170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et gestion pastorale des caprinés chez les Grecs et les Ibères du vie au ive siècle av. n. è. à l’Empordà (nord-est de la péninsule Ibérique). Nouvelles perspectives à partir de la micro-usure dentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valenzuela‐lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel de Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés: de la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses multiproxy sur l’utilisation de la ressource végétale à La Monédière (Bessan, Hérault) : regards croisés de la carpologie, de l’anthracologie et des micro-usures dentaires animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pinaud-Querrac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonor Liottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontres d’Archéobotanique 2018, « La carpologie et l’interdisciplinarité : approches intégrées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org. M. Cabanis, C. Schaal, Feb 2018, Besse et Saint-Anastaise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02125491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et morphométrie des équidés de la nécropole orientale d'Amphipolis (Macédoine, Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Malama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphotypes et races de chevaux approches et données zootechniques, historiques,littéraires, environnementales, génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Zucker; Séminaire du CEPAM, axe transversal Zootechnies; Université Nice Sophia Antipolis, Nov 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des troupeaux durant l'âge du Bronze à travers l'analyse des micro-usures dentaires. Les exemples d'Angelohori et Archontiko (Macédoine, Grèce).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 14e rencontre égéenne internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.401-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement, alimentation, hygiène et mode de vie dans le Grèce mésohelladique : le cas de l'Aspis d'Argos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philippa-Touchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 14e rencontre égéenne internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.531-538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting crop and animal management strategies at Neolithic Kouphovouno, Sparti, Greece: integrating information from plant and animal isotopes, micro wear analysis and archer-botanical and -zoological studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra K Vaiglova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca K Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 14e rencontre égéenne internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation du monde animal en Grèce septentrionale durant le Bronze récent : l'exemple d'Angelohori (Macédoine, Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Creuzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 14e rencontre égéenne internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.409-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oiseau et les enfants : à propos d'une pratique inédite de Kition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Belhaoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delhopital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Garcia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et gestes cultuels à Chypre au premier millénaire av. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Aix-en-Provence, France. pp.299-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité du cheptel équin en Gaule méditerranéenne à la fin du IIIe siècle avant J.-C. d'après l'étude des métacarpes d'équidés du site de Pech-Maho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equidés et bovidés de la Méditerranée antique, Rites et Combats, Jeux et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Arles, France. pp.199-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economia alimentària i límits d'una disciplina : alguns exemples arqueozoològics de l'edat del ferro al Llenguadoc (França)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia agropecuària i canvi social a partir de les restes bioarqueològiques. El primer mil.lenni aC a la Mediterrània occidental.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Calafell, España. p. 47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des morphotypes canins archéologiques et implications sur le statut des chiens dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Belhaoues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états : Évolution, Biodiversité, Interaction, Mythes, Symboles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Antibes, France. p. 225-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestión de los productos alimentarios en Lattara (Lattes, Francia), entre el 450 y el 400 a.n.e.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nùria Nuriarovira@Yahoo.Es Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natàlia Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Reunió d'economia en el primer mil.lenni aC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Valencia, España. p. 171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche comparative de contextes du Bronze moyen à travers les données de l'archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesohelladika, la Grèce continentale au Bronze moyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Athènes, Grèce. pp.721-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages originaux d'équidés du IIIe s. av. n. ère sur le site de Pech Maho (Sigean, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblages originaux d'équidés du IIIe s. av. n. ère sur le site de Pech Maho (Sigean, Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00532669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du gène du Cytochrome B d'équidés anciens méditerranéens : limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan B. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouzaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelopi Malama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'équidés : des textes, des images et des os</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montpellier, France. p. 149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhumations de fœtus d'équidés dans la forteresse du premier âge du Fer de Els Vilars (Arbeca, Catalogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Junyent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan B. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'équidés : des textes, des images, des os</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montpellier, France. p.125-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation de la faune durant le Néolithique dans le bassin égéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cantuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Southwest Asia and Adjacent Areas VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.279-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la présence de lapins en contexte gallo-romain à Lattara (Lattes, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits animaux et sociétés humaines, XXIVèmes rencontres internationales d’Archéologie et d’Histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brugal J.-P.; Desse J., 2004, Antibes, France. pp.235-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéologiques liées au textile à Lattara (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actes du colloque de Lattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lattes, France. pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01416138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire des poules à l'ouest de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Albizuri Canadell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Chandezon; Bruno d'Andrea; Armelle Gardeisen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations animales et zoogéographie en Méditerrranée. Xe siècle av. J.-C. - Ier siècle apr. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (622), Collection de l'école de Rome, 2024, Collection de l'école française de Rome, 978-2-7283-1808-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A worked antler assemblage from romm L8 of Argilos Northern Greece (400-350 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Gkotsinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argilos, 25 années de recherche. Organisation de la ville et de la campagne dans les colonies du nord de l'Egée. VIII-IIIe siècle avant notre ère.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.243-248, 2021, Publications of the Canadian Institute in Greece, 978-0-9737979-6-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des sépultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Pernet, M. Marco (dir.) Une nécropole du Haut-Empire à Lattes, Fouilles Henri Prades Groupe Archéologique Painlevé 1968-1971, Lattara 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brief Contribution to the Iron Age Philistine Pig Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Kolska Horwitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lev-Tov Justin; Wapnish Paula; Gilbert Allan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wide Lens in Archaeology. Honoring Brian Hesse’s, Contributions to Anthropological Archaeology, Archaeobiology 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lockwood Press, pp.119-138, 2017, 978-1937040956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming strategies at Kouphovouno, Lakonia, in the MN-LN periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William G. Cavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy K Bogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cantuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Sarris; E. Kalogiropoulou; T. Kalayci; L. Karinali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communities, landscapes and interaction in Neolithic Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.280-290, 2017, International Monographs in Prehistory, Archaeological series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur le mobilier archéologique d’origine animale (Fouilles 1981-1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Garcia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Caubet, Sabine Fourrier, Marguerite Yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kition-Bamboula. VI. Le sanctuaire sous la colline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, p. 359-375, 2015, Travaux de la Maison de l'Orient et de la Méditerranée. Recherches archéologiques, 9782356680488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02152202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chevaux et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l'épée. Armes et guerriers en pays celte méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages archéozoologiques et aperçu de la distribution de la viande à l'époque antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La villa de Saint-André de Codols (Nîmes, Gard) du Ier au XIIIe siècle de notre ère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, pp.295-313, 2012, Monographie d'Archéologie Méditerranéenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre puits de l'agglomération routière d'Ambrussum (Villetelle, Hérault)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 42, pp.353-364, 2012, Revue Archéologique de Narbonnaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des clapiers à Ambrussum au IVe siècle de notre ère ? Un nouvel indice d'élevages de lapins dans le Midi de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre puits de l'agglomération routière d'Ambrussum (Villetelle, Hérault)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 42, pp.289-308, 2012, Revue Archéologique de Narbonnaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes animaux dans les pratiques funéraires à Ambrussum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Dedet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nécropole du second âge du Fer à Ambrussum, Hérault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.247-263, 2012, Bibliothèque d'Archéologie méditerranéenne et africaine 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu de l'alimentation carnée à Saint André de Codols au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La villa de Saint-André de Codols (Nîmes, Gard) du Ier au XIIIe siècle de notre ère.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, pp.183-187, 2012, Monographie d'Archéologie Méditerranéenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un charnier dans le puits PT103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre puits de l'agglomération routière d'Ambrussum (Villetelle, Hérault)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 42, pp.263-266, 2012, Revue Archéologique de Narbonnaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philip Brugal, Armelle Gardeisen &amp; Arnaud Zucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états : évolution, biodiversité, interactions, mythes, symboles : actes des rencontres, 21-23 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Promotion et la Diffusion des Connaissances archéologiques, Antibes, pp.17-20, 2011, Rencontres internationales d'Archéologie et d'Histoire d'Antibes ; 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pech Maho (Sigean, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des rites et des hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, p. 152-157, 2011, Archéologie de Montpellier Agglomération</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I axiopoiisi ton zoikon pigon sto Archontiko Giannitson kata tin epohi tou halkou : stoiheia periballontos kai palaio-oikonomias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Veropoulidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Theodoropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Creuzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Garcia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University Aristotle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">To arhaiologiko ergo sti Makedonia kai sti Thraki to 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-222, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brugal, Jean-Philip and Gardeisen, Armelle and Zucker, Arnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Prédateurs dans tous leurs états : évolution, biodiversité, interactions, mythes, symboles. Actes des XXXIe rencontres internationales d'archéologie et d'histoire d'Antibes, 21-23 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-20, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pech Maho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Roure et L. Pernet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des rites et des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.152-157, 2011, Archéologie de Montpellier Agglomération</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cailar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réjane Roure; Lionel Pernet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des rites et des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.146-151, 2011, Collection Archéologie de Montpellier Agglomération</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baleines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Pernet et M. Py. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets racontent Lattara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.42-43, 2010, Archéologie de Montpellier Agglomération</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des animaux de bouche au cours du Ve s. av. notre ère dans le Midi méditerranéen (-475/-375) : un aperçu lattois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-428, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01416182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Pernet et M. Py. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets racontent Lattara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.52-53, 2010, Archéologie de Montpellier Agglomération</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I.A. Papapostolou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermos le Megaron B et le sanctuaire initial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Société archéologique d'Athènes, pp.305-311, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armes et têtes coupées au Cailar (Gard) : premiers éléments de réflexion sur un dépôt rituel en Gaule méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lenorzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Cynthia Dunning; Alain Daubigney; Gilbert Kaenel; Marie-Jeanne Roulière-Lambert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer dans l’arc jurassien et ses marges. Dépôts, lieux sacrés et territorialité à l’âge du Fer. Actes du XXIXe colloque international de l’Association française pour l’étude de l’âge du Fer (Bienne, 5-8 mai 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.653-658, 2007, Annales littéraires (826), série « Environnement, sociétés et archéologie » (11), 978-2-84867-201-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fauna de mamífers dels nivells azilians de la Balma de la Margineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Guilaine, M. Barbaza et M. Martzluff (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Excavaciones a la Balma de la Margineda (1979-1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. del Govern d'Andorra, pp.492-522, 2007, Institut d'Estudis Andorrans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie vivrière et alimentation carnée en Grèce méridionale du Néolithique moyen à la fin de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christopher Mee; Josette Renard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooking up the past, Food and Culinary Practices in the Neolithic and Bronze Age Aegean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.49-71, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01416135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de mammifères des niveaux aziliens de la Balma de la Margineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; Michel Martzluff; Michel Barbaza ; Jean Abelanet; Jacques-Elie Brochier; Domenèc Campillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les excavacions a la Balma de la Margineda (1979-1991) Vol. IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edicions del Govern d'Andorra, pp.492-522, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement animal urbain à l’époque gallo-romaine. Le témoignage de trois puits de Lattes (PT129011, PT471 et PT290).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, pp.235-270, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhumations d’équidés dans la nécropole orientale d’Amphipolis, Grèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Malama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les équidés dans le monde méditerranéen antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors Série 1, pp.324, 2005, Colloque international Athènes, EFA, 26-28 novembre 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : La place 123 de Lattara. Recherches pluridisciplinaires sur un espace urbain du IVe s. avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADAL, 2003, La place 123 de Lattara. Recherches pluridisicplinaires sur un espace urbain du IVe siècle avant notre ère</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des restes fauniques dans les tombes protohistoriques du sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Tarnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.211-215, 2002, Colloque en hommage à J.F. Salinier, Pratiques funéraires protohistoriques entre Massif central et Pyrénées, Nouvelles données - Puylaurens (Tarn), 15-16 janvier 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal remains from the Kalamakia Cave (Peloponnese, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Trantalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Darlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human population origins in the circum-Mediterranean area: adaptations of the hunter-gatherer groups to environmental modifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.111-120, 2001, Arkeos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéologiques liées au textile à Lattara (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des textiles, des origines au VIe s. de n. ère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-106, 2000, Actes du colloque de Lattes, 28 octobre 1999, Monographie Instrumentum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts animaliers et inhumations d'enfants au cours du quatrième siècle avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.255-284, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talus, astragales, osselets : de l'os à l'objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.486-487, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSLAT 3.1, système d'information archéologique, manuel de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Michel Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Adroher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARALO ; AFAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATTARA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Impr. Louis Jean, pp.1-384, 1997, LATTARA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le castrum languedocien : approches pluridisciplinaires d’une forme d’occupation du sol en milieu de moyenne montagne (X-XVI siècles) : présentation des travaux d’un projet collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baudreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures I medi de la Prehistòria a l’edat Mitjana", 20 anys d’Arqueologia pirinenca. Homenatge al Professor Jean Guilaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Institut d'estudis ceretans, pp.593-623, 1995, Publicacions de l'Institut d'estudis ceretans, 84-600-9288-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq tombes du deuxième âge du Fer à Ensérune (Nissan-lez-Ensérune, Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schwaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas des grecs en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.205-230, 1995, Etudes Massaliètes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier bilan sur la consommation des animaux d’élevage et de chasse dans la ville de Lattara (fin du IVe av. n. è.- milieu du 1er s. de n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumpcio Colomer Arcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lattara 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.91-110, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisiner, manger et boire chez les Étrusques à Lattes au Ve s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natàlia Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enregistrement et le traitement des données bioarchéologiques dans Syslat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natàlia Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : 4e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sélestat, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval, toute une histoire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Drouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05295621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de l'École française à Amathonte en 2002. Fouille du dépôt contre le rempart Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.537-542. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2003.7753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation of rabbit domestication in the 4th century AD at Ambrussum: evidence of morphological change in the pelvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P N Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074897v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00442631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cailar (Gard), place de la Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId453"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -18778,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD81574A"/>
+    <w:nsid w:val="919B9699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18926,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52BA7CBB"/>
+    <w:nsid w:val="D54B5EF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19074,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2507D5D9"/>
+    <w:nsid w:val="A457C68B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19222,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C72FEAE"/>
+    <w:nsid w:val="20C5136B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19462,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-gardeisen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6824-8032" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035273852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66606453" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000041960287" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armelle.gardeisen@cnrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/Animed%20Open%20edition" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D&#8217;andrea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Furet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-02132-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62266-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto Espinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Manch&#243;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313633" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Prado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Codina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/archaeofauna2023.32.1.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2023.2176609" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03689393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Irving-Pease" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ptolemaios Dimitrios Paxinos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Best" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121978119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09530-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433017v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Georgiadou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Denninger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30549/opathrom-14-13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayannis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02951239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#225;ceres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani L&#243;pez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01068-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109568v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885363v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109854v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Belhaoues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Breit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Forstenpointner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12550" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vaiglova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cavanagh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00960-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Orengo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1486274" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lespes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.04.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975112v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2670" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nores" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0961" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975124v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Alagich" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bogaard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675381v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan B. L&#243;pez Melci&#243;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emili Junyent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1370585" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887501v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Knappett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gomr&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.560" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hofreiter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri van den Hurk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0332" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Morgenstern" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.116" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7W40F7TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Garcia Petit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675387v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2014.1554" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233150v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2592" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6682" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423107v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Collins" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423106v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy K Bogaard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K Fraser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim H Heaton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Wallace" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra K Vaiglova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305918110" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787729v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787960v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424247v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738358v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cantuel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.10.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N782SXL0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nguyen-Ny Tran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aboudharam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017319.s010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421367v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso Movilla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Piqu&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738329v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787638v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787481v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3341" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415871v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1177" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416170v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416175v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416178v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415545v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gila Kahila Bar-Gal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Smith" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Tchernov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greenblatt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836902000407" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SS30WVT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421355v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421359v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Taffanel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taffanel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421896v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423254v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421188v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1999.0366" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13048B45BCBE4A0D69126BC3B882A74E3FB120FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421562v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Toledo I Mur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415535v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;zian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1998.1612" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421539v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421171v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amandry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belbenoit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421014v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423131v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darnas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1346" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415520v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.4628" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421419v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415430v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane El Fouikar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1994.2009" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421161v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421421v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415413v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415492v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goury" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9673" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421428v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#232;ne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421050v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423113v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1988.1170" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755729v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125491v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Liottier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047253v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Malama" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424249v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rieau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424250v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippa-Touchais" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424251v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogaard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424248v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426935v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423262v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738594v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738622v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738552v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787653v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532669v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738514v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan B. Lopez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouza&#239;d" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelopi Malama" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738500v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Junyent" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529247v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415555v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416138v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878089v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Albizuri Canadell" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341794v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Gkotsinas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351401v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675360v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675377v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Cavanagh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787995v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426904v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788058v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426911v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426907v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426918v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426901v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675368v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Veropoulidou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680608v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275407v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748214v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788025v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787965v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416182v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787975v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788051v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788042v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421876v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416135v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055167v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415863v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415637v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415882v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421592v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415937v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Trantalidou" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Darlas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421581v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426505v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426539v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421640v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426490v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421400v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Colomer Arcas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03287951v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Munos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Manseri" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295621v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouart" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423098v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421434v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blandin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7753" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074897v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P N Watson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560425v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442631v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077983v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Compan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-gardeisen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6824-8032" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035273852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66606453" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=SpZEKCUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000041960287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armelle.gardeisen@cnrs.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/Animed%20Open%20edition" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D&#8217;andrea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Furet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948753v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-02132-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62266-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto Espinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Manch&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313633" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Prado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Codina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/archaeofauna2023.32.1.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2023.2176609" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03689393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Irving-Pease" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ptolemaios Dimitrios Paxinos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Best" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121978119" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09530-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Georgiadou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Denninger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30549/opathrom-14-13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885363v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayannis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02951239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102077" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#225;ceres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani L&#243;pez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01068-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109854v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Belhaoues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Breit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Forstenpointner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12550" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vaiglova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cavanagh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00960-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Orengo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1486274" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lespes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.04.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831056v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2670" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0961" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Alagich" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bogaard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675381v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan B. L&#243;pez Melci&#243;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emili Junyent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1370585" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887501v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Knappett" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gomr&#233;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.560" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hofreiter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri van den Hurk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0332" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423109v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Morgenstern" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.116" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7W40F7TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Garcia Petit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675387v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2014.1554" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233150v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2592" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987744v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6682" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423107v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Collins" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy K Bogaard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K Fraser" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim H Heaton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Wallace" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra K Vaiglova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305918110" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787960v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738358v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cantuel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.10.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N782SXL0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423103v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nguyen-Ny Tran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aboudharam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017319.s010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421367v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso Movilla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Piqu&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738329v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787638v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787481v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3341" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415871v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1177" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416175v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416178v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415545v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gila Kahila Bar-Gal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Smith" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Tchernov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greenblatt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836902000407" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SS30WVT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421355v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421359v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Taffanel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taffanel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421896v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423254v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421188v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421899v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1999.0366" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13048B45BCBE4A0D69126BC3B882A74E3FB120FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421562v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Toledo I Mur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415535v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;zian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1998.1612" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423131v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421171v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amandry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belbenoit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421014v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293105v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Colin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darnas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1346" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415520v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.4628" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421419v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415430v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane El Fouikar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1994.2009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421161v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421421v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415413v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415492v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9673" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421428v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#232;ne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421050v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423113v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415482v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1988.1170" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755729v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125491v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Liottier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047253v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Malama" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424249v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rieau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424250v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippa-Touchais" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424251v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogaard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424248v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423262v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426935v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738594v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738622v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738552v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787653v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532669v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738514v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan B. Lopez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouza&#239;d" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelopi Malama" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738500v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Junyent" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529247v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415555v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416138v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878089v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Albizuri Canadell" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341794v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Gkotsinas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351401v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675360v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675377v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Cavanagh" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152202v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787995v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426918v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426907v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426904v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788058v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426911v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426901v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680608v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738146v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675368v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Veropoulidou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275407v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788025v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748214v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787965v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416182v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787975v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788051v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421876v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788042v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416135v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055167v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415863v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415637v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415882v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421592v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415937v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Trantalidou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Darlas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421581v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426505v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426539v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421640v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426490v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421400v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Colomer Arcas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03287951v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Munos" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Manseri" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295621v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouart" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423098v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421434v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blandin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7753" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074897v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P N Watson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560425v2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442631v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077983v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Compan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>