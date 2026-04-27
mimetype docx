--- v0 (2026-03-17)
+++ v1 (2026-04-27)
@@ -550,165 +550,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi de la protection transfrontière des adultes vulnérables</w:t>
+                <w:t xml:space="preserve">La gestation pour autrui en droit français, les enjeux de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.7-12</w:t>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.44-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345919v1</w:t>
+                <w:t xml:space="preserve">hal-04431873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestation pour autrui en droit français, les enjeux de la mondialisation</w:t>
+                <w:t xml:space="preserve">Le défi de la protection transfrontière des adultes vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.44-49</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431873v1</w:t>
+                <w:t xml:space="preserve">hal-04345919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directive Solvabilité II et compétence législative en matière d’instance en cours :la CJUE précise le rôle de la &amp;quot;lex concursus&amp;quot; pour les entreprises d’assurance [Instance en cours – Procédure d’insolvabilité]</w:t>
               </w:r>
@@ -757,191 +757,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adoption plénière des enfants d'un frère décédé : l'Interdit de l'inceste en question</w:t>
+                <w:t xml:space="preserve">Droit applicable à l'exécution en France d'un mandat d'inaptitude suisse et modalités de contrôle des pouvoirs du mandataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Batteur</w:t>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 08, pp.430</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.603-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03155105v1</w:t>
+                <w:t xml:space="preserve">hal-03239884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit applicable à l'exécution en France d'un mandat d'inaptitude suisse et modalités de contrôle des pouvoirs du mandataire</w:t>
+                <w:t xml:space="preserve">L'adoption plénière des enfants d'un frère décédé : l'Interdit de l'inceste en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+                <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.603-607</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 08, pp.430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239884v1</w:t>
+                <w:t xml:space="preserve">halshs-03155105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité de l'entreprise individuelle</w:t>
               </w:r>
@@ -1150,463 +1150,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Salariés - Groupe de sociétés - Règlements communautaires] Précisions sur l’articulation des règlements de européens Bruxelles 1et insolvabilité</w:t>
+                <w:t xml:space="preserve">Le corps mis à disposition : la gestation pour autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le corps humain saisi par le droit, entre liberté et propriété, 15, pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432079v1</w:t>
+                <w:t xml:space="preserve">hal-04431965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le notaire, la loi J 21 et le statut international de l’individu [3e commission : Numérique]</w:t>
+                <w:t xml:space="preserve">[Salariés - Groupe de sociétés - Règlements communautaires] Précisions sur l’articulation des règlements de européens Bruxelles 1et insolvabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 179-180, pp.107-113</w:t>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 [alerte 61], [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345902v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps mis à disposition : la gestation pour autrui</w:t>
+                <w:t xml:space="preserve">Le notaire, la loi J 21 et le statut international de l’individu [3e commission : Numérique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179-180, pp.107-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/crdf.552⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04431965v1</w:t>
+                <w:t xml:space="preserve">hal-04345902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acquisition de la nationalité française par possession d’état n’est pas possible sans demande d’autorisation préalable</w:t>
+                <w:t xml:space="preserve">La loi du 17 mai 2013 ou la promotion internationale du mariage des couples de personnes de même sexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 23, pp.11-13</w:t>
+              <w:t xml:space="preserve">, 2013, 133, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445633v1</w:t>
+                <w:t xml:space="preserve">hal-04345908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Fasc. 42 : COMMERÇANTS.] Qualité de commerçant</w:t>
+                <w:t xml:space="preserve">L’acquisition de la nationalité française par possession d’état n’est pas possible sans demande d’autorisation préalable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JurisClasseur Commercial [Encyclopédie juridique Juris-classeur]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, [Première publication : 17 septembre 2013], [24 p.]</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445638v1</w:t>
+                <w:t xml:space="preserve">hal-04445633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi du 17 mai 2013 ou la promotion internationale du mariage des couples de personnes de même sexes</w:t>
+                <w:t xml:space="preserve">[Fasc. 42 : COMMERÇANTS.] Qualité de commerçant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 133, pp.24-29</w:t>
+              <w:t xml:space="preserve">JurisClasseur Commercial [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, [Première publication : 17 septembre 2013], [24 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345908v1</w:t>
+                <w:t xml:space="preserve">hal-04445638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Sécurité sociale] Le majeur sous curatelle et le régime d'assurance vieillesse des commerçants</w:t>
               </w:r>
@@ -2067,1215 +2067,1342 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">115e Congrès des notairesde France. L’international. Qualifier - Rattacher - Authentifier, Bruxelles, du 2 au 5 juin 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SCI et démembrement de propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">Ateliers de la SCI : 1er atelier - SCI et démembrement de propriété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie, Dec 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337379v1</w:t>
+                <w:t xml:space="preserve">hal-05599052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les droits fondamentaux des majeurs protégés dans un contexte international</w:t>
+                <w:t xml:space="preserve">115e Congrès des notairesde France. L’international. Qualifier - Rattacher - Authentifier, Bruxelles, du 2 au 5 juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Batteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escapades juridiques en l’honneur de Béatrice Bourdelois. Liber amicorum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 225, Institut francophone pour la justice et la démocratie, pp.189-206, 2025, (Colloques &amp; essais), 978-2-37032-443-6</w:t>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 104, [88 p.], 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opposabilité de la mesure de protection à un établissement de crédit situé à l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Raoul-Cormeil; Jérôme Lasserre Capdeville. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Majeurs protégés et pratiques bancaires. Clarification du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.47-48, 2025, (Actualité), 978-2-7110-4121-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488794v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opposabilité de la mesure de protection à un établissement de crédit situé à l’étranger</w:t>
+                <w:t xml:space="preserve">Les droits fondamentaux des majeurs protégés dans un contexte international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gilles Raoul-Cormeil; Jérôme Lasserre Capdeville. </w:t>
+              <w:t xml:space="preserve">Patrick Barban; Nicolas Guillet; Jean-Michel Jude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Majeurs protégés et pratiques bancaires. Clarification du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.47-48, 2025, (Actualité), 978-2-7110-4121-3</w:t>
+              <w:t xml:space="preserve">Escapades juridiques en l’honneur de Béatrice Bourdelois. Liber amicorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 225, Institut francophone pour la justice et la démocratie, pp.189-206, 2025, (Colloques &amp; essais), 978-2-37032-443-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488802v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfant et nationalité : instrumentalisation des actes de l’Etat civil (l’exemple de la gestation pour autrui)</w:t>
+                <w:t xml:space="preserve">Mesures de protection des majeurs et réalisation d’une activité commerciale : une réalité à considérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etat civil et autres questions de droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.205-214, 2021, (Thèmes et commentaires), 978-2-247-20415-1</w:t>
+              <w:t xml:space="preserve">Mélanges en l'honneur de la professeure Annick Batteur : regards humanistes sur le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, un savoir-faire de Lextenso, pp.389-400, 2021, 978-2-275-09163-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337367v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de protection des majeurs et réalisation d’une activité commerciale : une réalité à considérer</w:t>
+                <w:t xml:space="preserve">L'exercice d'une activité commerciale au cours d'une mesure de protection juridique : une réalité à considérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l'honneur de la professeure Annick Batteur : regards humanistes sur le droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, un savoir-faire de Lextenso, pp.389-400, 2021, 978-2-275-09163-1</w:t>
+              <w:t xml:space="preserve">Mélanges en l'honneur de la Professeure Annick Batteur. Regards humanistes sur le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, un savoir-faire de Lextenso, 2021, 978-2-275-09163-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337361v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exercice d'une activité commerciale au cours d'une mesure de protection juridique : une réalité à considérer</w:t>
+                <w:t xml:space="preserve">Enfant et nationalité : instrumentalisation des actes de l’Etat civil (l’exemple de la gestation pour autrui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Mauger-Vielpeau; Élodie Saillant-Maraghni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l'honneur de la Professeure Annick Batteur. Regards humanistes sur le droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, un savoir-faire de Lextenso, 2021, 978-2-275-09163-1</w:t>
+              <w:t xml:space="preserve">Etat civil et autres questions de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.205-214, 2021, (Thèmes et commentaires), 978-2-247-20415-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376180v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des majeurs et réalisation d’une activité commerciale : la (re)conciliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Raoul-Cormeil; Muriel Rebourg; Ingrid Maria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection des majeurs : bilan et perspectives. De la loi n°2007-308 du 5 mars 2007 à la loi n° 2019-222 du 23 mars 2019, et après ? Actes des colloques de Brest [8 mars 2019] Caen [26 avril 2019] et Grenoble [5 avril 2019]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.421 et s., 2020, (Hors collections), 978-2-7110-3360-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle jurisprudence de la Cour de cassation relative à la filiation des enfants nés par gestation pour autrui en matière de gestation pour autrui : une victoire du libéralisme américain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bottini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néolibéralisme et américanisation du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; martin, pp.93-108, 2019, (Droit public), 978-2-84934-412-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interdits de la maternité de substitution et de gestation pour le compte d'autrui</w:t>
+                <w:t xml:space="preserve">La responsabilité du mineur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.212-229, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.348-353, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439946v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incidences de l’ordre public international français sur les contours de la vie familiale</w:t>
+                <w:t xml:space="preserve">Les interdits relatifs à la famille homosexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Batteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.252-260, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.280-294, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445616v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interdits relatifs à la famille homosexuelle</w:t>
+                <w:t xml:space="preserve">Les interdits de la maternité de substitution et de gestation pour le compte d'autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cerf-Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.280-294, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.212-229, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445613v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité du mineur</w:t>
+                <w:t xml:space="preserve">Les incidences de l’ordre public international français sur les contours de la vie familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.348-353, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.252-260, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445618v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité commerciale du majeur protégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Plazy; Gilles Raoul-Cormeil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine de la personne protégée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.249-256, 2015, 978-2-7110-2193-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le majeur protégé dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Raoul-Cormeil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveau droit des majeurs protégés : difficultés pratiques [actes du colloque de Caen, 17 juin 2011]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.97-114, 2012, (Thèmes &amp; commentaires. Actes), 978-2-247-12066-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3343,51 +3470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BE3DF30"/>
+    <w:nsid w:val="3FB8FA57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3491,51 +3618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5444ACBD"/>
+    <w:nsid w:val="7B75965A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3639,51 +3766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="91A1BE6A"/>
+    <w:nsid w:val="897EA5F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3787,51 +3914,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="96C089BC"/>
+    <w:nsid w:val="1B5FC011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3935,51 +4062,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D7F8B6D8"/>
+    <w:nsid w:val="42352CEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4083,51 +4210,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6F4B85C3"/>
+    <w:nsid w:val="18951346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4231,51 +4358,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="CCC9D2EF"/>
+    <w:nsid w:val="5F11A7DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4480,51 +4607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droit.uni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345919v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gosselin-Gorand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155105v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fin-Langer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.552" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03376180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cerf-Hollender" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droit.uni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431873v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gosselin-Gorand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fin-Langer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.552" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jullian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03376180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cerf-Hollender" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>