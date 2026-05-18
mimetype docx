--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -715,233 +715,233 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6 [alerte 74], pp.4-5</w:t>
+              <w:t xml:space="preserve">, 2022, 6 [alerte 74], p. 4 à 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit applicable à l'exécution en France d'un mandat d'inaptitude suisse et modalités de contrôle des pouvoirs du mandataire</w:t>
+                <w:t xml:space="preserve">L'adoption plénière des enfants d'un frère décédé : l'Interdit de l'inceste en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+                <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.603-607</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 08, pp.430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239884v1</w:t>
+                <w:t xml:space="preserve">halshs-03155105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adoption plénière des enfants d'un frère décédé : l'Interdit de l'inceste en question</w:t>
+                <w:t xml:space="preserve">Droit applicable à l'exécution en France d'un mandat d'inaptitude suisse et modalités de contrôle des pouvoirs du mandataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Batteur</w:t>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 08, pp.430</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.603-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03155105v1</w:t>
+                <w:t xml:space="preserve">hal-03239884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité de l'entreprise individuelle</w:t>
               </w:r>
@@ -1150,463 +1150,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps mis à disposition : la gestation pour autrui</w:t>
+                <w:t xml:space="preserve">[Salariés - Groupe de sociétés - Règlements communautaires] Précisions sur l’articulation des règlements de européens Bruxelles 1et insolvabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 [alerte 61], 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431965v1</w:t>
+                <w:t xml:space="preserve">hal-04432079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Salariés - Groupe de sociétés - Règlements communautaires] Précisions sur l’articulation des règlements de européens Bruxelles 1et insolvabilité</w:t>
+                <w:t xml:space="preserve">Le notaire, la loi J 21 et le statut international de l’individu [3e commission : Numérique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 [alerte 61], [2 p.]</w:t>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179-180, pp.107-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432079v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le notaire, la loi J 21 et le statut international de l’individu [3e commission : Numérique]</w:t>
+                <w:t xml:space="preserve">Le corps mis à disposition : la gestation pour autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le corps humain saisi par le droit, entre liberté et propriété, 15, pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345902v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi du 17 mai 2013 ou la promotion internationale du mariage des couples de personnes de même sexes</w:t>
+                <w:t xml:space="preserve">L’acquisition de la nationalité française par possession d’état n’est pas possible sans demande d’autorisation préalable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 133, pp.24-29</w:t>
+              <w:t xml:space="preserve">, 2013, 23, pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345908v1</w:t>
+                <w:t xml:space="preserve">hal-04445633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acquisition de la nationalité française par possession d’état n’est pas possible sans demande d’autorisation préalable</w:t>
+                <w:t xml:space="preserve">[Fasc. 42 : COMMERÇANTS.] Qualité de commerçant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23, pp.11-13</w:t>
+              <w:t xml:space="preserve">JurisClasseur Commercial [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, [Première publication : 17 septembre 2013], [24 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445633v1</w:t>
+                <w:t xml:space="preserve">hal-04445638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Fasc. 42 : COMMERÇANTS.] Qualité de commerçant</w:t>
+                <w:t xml:space="preserve">La loi du 17 mai 2013 ou la promotion internationale du mariage des couples de personnes de même sexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JurisClasseur Commercial [Encyclopédie juridique Juris-classeur]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, [Première publication : 17 septembre 2013], [24 p.]</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445638v1</w:t>
+                <w:t xml:space="preserve">hal-04345908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Sécurité sociale] Le majeur sous curatelle et le régime d'assurance vieillesse des commerçants</w:t>
               </w:r>
@@ -2247,72 +2247,72 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">115e Congrès des notairesde France. L’international. Qualifier - Rattacher - Authentifier, Bruxelles, du 2 au 5 juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 104, [88 p.], 2019</w:t>
+              <w:t xml:space="preserve">, 104, 88 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -2342,384 +2342,384 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opposabilité de la mesure de protection à un établissement de crédit situé à l’étranger</w:t>
+                <w:t xml:space="preserve">Les droits fondamentaux des majeurs protégés dans un contexte international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gilles Raoul-Cormeil; Jérôme Lasserre Capdeville. </w:t>
+              <w:t xml:space="preserve">Patrick Barban; Nicolas Guillet; Jean-Michel Jude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Majeurs protégés et pratiques bancaires. Clarification du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.47-48, 2025, (Actualité), 978-2-7110-4121-3</w:t>
+              <w:t xml:space="preserve">Escapades juridiques en l’honneur de Béatrice Bourdelois. Liber amicorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 225, Institut francophone pour la justice et la démocratie, p. 189 à 206, 2025, Colloques &amp; Essais, 978-2-37032-443-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488802v1</w:t>
+                <w:t xml:space="preserve">hal-05488794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les droits fondamentaux des majeurs protégés dans un contexte international</w:t>
+                <w:t xml:space="preserve">L’opposabilité de la mesure de protection à un établissement de crédit situé à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrick Barban; Nicolas Guillet; Jean-Michel Jude. </w:t>
+              <w:t xml:space="preserve">Gilles Raoul-Cormeil; Jérôme Lasserre Capdeville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escapades juridiques en l’honneur de Béatrice Bourdelois. Liber amicorum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 225, Institut francophone pour la justice et la démocratie, pp.189-206, 2025, (Colloques &amp; essais), 978-2-37032-443-6</w:t>
+              <w:t xml:space="preserve">Majeurs protégés et pratiques bancaires. Clarification du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, p. 47 à 48, 2025, Actualité, 978-2-7110-4121-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488794v1</w:t>
+                <w:t xml:space="preserve">hal-05488802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de protection des majeurs et réalisation d’une activité commerciale : une réalité à considérer</w:t>
+                <w:t xml:space="preserve">Enfant et nationalité : instrumentalisation des actes de l’Etat civil (l’exemple de la gestation pour autrui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Mauger-Vielpeau; Élodie Saillant-Maraghni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l'honneur de la professeure Annick Batteur : regards humanistes sur le droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, un savoir-faire de Lextenso, pp.389-400, 2021, 978-2-275-09163-1</w:t>
+              <w:t xml:space="preserve">Etat civil et autres questions de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.205-214, 2021, (Thèmes et commentaires), 978-2-247-20415-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337361v1</w:t>
+                <w:t xml:space="preserve">hal-04337367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exercice d'une activité commerciale au cours d'une mesure de protection juridique : une réalité à considérer</w:t>
+                <w:t xml:space="preserve">Mesures de protection des majeurs et réalisation d’une activité commerciale : une réalité à considérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l'honneur de la Professeure Annick Batteur. Regards humanistes sur le droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, un savoir-faire de Lextenso, 2021, 978-2-275-09163-1</w:t>
+              <w:t xml:space="preserve">Mélanges en l'honneur de la professeure Annick Batteur : regards humanistes sur le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, un savoir-faire de Lextenso, pp.389-400, 2021, 978-2-275-09163-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376180v1</w:t>
+                <w:t xml:space="preserve">hal-04337361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfant et nationalité : instrumentalisation des actes de l’Etat civil (l’exemple de la gestation pour autrui)</w:t>
+                <w:t xml:space="preserve">L'exercice d'une activité commerciale au cours d'une mesure de protection juridique : une réalité à considérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etat civil et autres questions de droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.205-214, 2021, (Thèmes et commentaires), 978-2-247-20415-1</w:t>
+              <w:t xml:space="preserve">Mélanges en l'honneur de la Professeure Annick Batteur. Regards humanistes sur le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, un savoir-faire de Lextenso, 2021, 978-2-275-09163-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337367v1</w:t>
+                <w:t xml:space="preserve">hal-03376180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des majeurs et réalisation d’une activité commerciale : la (re)conciliation</w:t>
               </w:r>
@@ -2791,51 +2791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle jurisprudence de la Cour de cassation relative à la filiation des enfants nés par gestation pour autrui en matière de gestation pour autrui : une victoire du libéralisme américain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bottini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néolibéralisme et américanisation du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; martin, pp.93-108, 2019, (Droit public), 978-2-84934-412-5</w:t>
@@ -2858,384 +2858,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité du mineur</w:t>
+                <w:t xml:space="preserve">Les interdits de la maternité de substitution et de gestation pour le compte d'autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Batteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cerf-Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.348-353, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.212-229, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445618v1</w:t>
+                <w:t xml:space="preserve">hal-04439946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interdits relatifs à la famille homosexuelle</w:t>
+                <w:t xml:space="preserve">Les incidences de l’ordre public international français sur les contours de la vie familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.280-294, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.252-260, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445613v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interdits de la maternité de substitution et de gestation pour le compte d'autrui</w:t>
+                <w:t xml:space="preserve">Les interdits relatifs à la famille homosexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Batteur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Cerf-Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.212-229, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.280-294, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439946v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incidences de l’ordre public international français sur les contours de la vie familiale</w:t>
+                <w:t xml:space="preserve">La responsabilité du mineur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.252-260, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.348-353, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445616v1</w:t>
+                <w:t xml:space="preserve">hal-04445618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité commerciale du majeur protégé</w:t>
               </w:r>
@@ -3470,51 +3470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FB8FA57"/>
+    <w:nsid w:val="E410C53C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3618,51 +3618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B75965A"/>
+    <w:nsid w:val="08E97D1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3766,51 +3766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="897EA5F4"/>
+    <w:nsid w:val="144A0597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3914,51 +3914,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1B5FC011"/>
+    <w:nsid w:val="3358F07D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4062,51 +4062,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="42352CEE"/>
+    <w:nsid w:val="DBAE9A08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4210,51 +4210,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="18951346"/>
+    <w:nsid w:val="A5B573EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4358,51 +4358,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5F11A7DB"/>
+    <w:nsid w:val="0BFADA85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4607,51 +4607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droit.uni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431873v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gosselin-Gorand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fin-Langer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.552" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jullian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03376180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cerf-Hollender" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droit.uni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431873v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gosselin-Gorand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155105v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fin-Langer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.552" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jullian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03376180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cerf-Hollender" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>