--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -300,319 +300,319 @@
                 <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Danilo Martucelli, 978-2-7574-2026-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.21344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. 2018, Le regard sociologique, 2757420267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Paul Cary</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des citoyens face au crime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...43 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.21344⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Jellab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Mirail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-2-8107-0230-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pumi.7606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...69 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urgências e Emergências em Saúde : perspectivas de profissionais e usuários</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora FIOCRUZ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85-7541-059-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
@@ -1025,64 +1025,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole. Le cas de Recife, Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 11-36, 2018, Le regard sociologique, 2757420267</w:t>
@@ -1364,251 +1364,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02517333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giglio Armelle; Cary Paul; Melo Ana Maria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole. Le cas de Recife- Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-34, 2018, 2757420267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.21358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Os jurados franceses perante o Tribunal do Júri: retratos e descrição de uma experiência marcante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tribo da Ilha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Proceedings = Anais [recurso eletrônico on-line]/ 18th IUAES Word Congress = 18º Congresso Mundial de Antropologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. I, , pp.630-643, 2018, Conference Proceedings = Anais [recurso eletrônico on-line]/ 18th IUAES Word Congress = 18º Congresso Mundial de Antropologia, ISBN: 978-85-62946-96-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02119251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...119 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« LA BONNE DOIT DEVENIR UNE ACTRICE » : FILMER POUR MONTRER L'INVISIBLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marina Rougeon, Patrick Deshayes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montrer les esclavages et leurs héritages - Films et regards de chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUL, pp.37-49, 2016, 978-2-7297-0908-2</w:t>
@@ -1723,51 +1723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O médico falou que não tinha nada&amp;quot; : a Umbanda à escuta de seus doentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercer Vânia R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travesseiro de pedra - Entrecendo discursos sobre as escutas de doentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora da Universidade Federal do Paraná, pp.153-164, 2009, 978-8573352313</w:t>
@@ -2263,51 +2263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 618, pp.645-657. </w:t>
@@ -2371,51 +2371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2453,51 +2453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'enquête en milieu hautement légitime. A propos d'une recherche sur les juges et les jurés populaires en cour d'assises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Jellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (1), pp.167-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2557,51 +2557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Populations et territoires du Brésil, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2629,178 +2629,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer le travail : chercher, montrer, démontrer</w:t>
+                <w:t xml:space="preserve">Descriptivité et émicité du documentaire : les choix de réalisation d’un film sur le travail domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jacquemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Géhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 25</w:t>
+              <w:t xml:space="preserve">, 2012, Filmer le travail : chercher, montrer, démontrer, 25, https://www.ethnographiques.org/2012/Giglio-Jacquemot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122957v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-02967404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filmer le travail : chercher, montrer, démontrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Armelle Jacquemot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Géhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Filmer le travail : chercher, montrer, démontrer, 25, https://www.ethnographiques.org/2012/Giglio-Jacquemot</w:t>
+              <w:t xml:space="preserve">, 2012, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967404v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DES PROFANES EN JUSTICE Les jurés d'assises, entre légitimité et contestation du pouvoir des juges</w:t>
               </w:r>
@@ -3059,51 +3059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unicistes versus pluralistes : l’homéopathie brésilienne à l’ère de la globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3357,51 +3357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médicos do Astral e Médicos da Terra. As Relações da Umbanda com a Biomedicina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediações</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Antropologia da Saúde, 11 (2), pp.83-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3564,51 +3564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiums guérisseurs et hommes en blanc : les rapports de l'umbanda brésilienne à la biomédecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques (Louvain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Socio-anthropologie de la rencontre des médecines, XXXV (1), pp.5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3842,51 +3842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5405,51 +5405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer le travail : chercher, montrer, démontrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Géhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5633,51 +5633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73847422"/>
+    <w:nsid w:val="92AA0A61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5864,51 +5864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-jacquemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1194-2672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104424443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/intervenants/jacquemot-armelle-104424443" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@armelle.jacquemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio-Jacquemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Melo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100277630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21344" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jacquemot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Jellab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Des-citoyens-face-au-crime~.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.7606" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988641v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.scielo.org/id/zt4fg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9788575413784" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21375" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/21377" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/21372" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21372" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21376" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21374" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/21358" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21358" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portal.abant.org.br/index.php/bibliotecas/livros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/1004-soigner-au-pluriel-essai-sur-le-pluralisme-medical.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.1570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.228" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123759v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1450" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5824" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;hin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.097.0149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1201.0031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.121.0143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.767" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Frediani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988690v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01284902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln M Alves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02943787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613998v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/gd8z-fq69" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-jacquemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1194-2672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104424443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/intervenants/jacquemot-armelle-104424443" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@armelle.jacquemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010850v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio-Jacquemot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Melo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100277630" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21344" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jacquemot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Jellab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Des-citoyens-face-au-crime~.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.7606" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988641v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.scielo.org/id/zt4fg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9788575413784" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21375" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/21377" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/21372" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21372" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21376" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21374" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/21358" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21358" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portal.abant.org.br/index.php/bibliotecas/livros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/1004-soigner-au-pluriel-essai-sur-le-pluralisme-medical.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.1570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.228" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123759v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1450" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5824" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;hin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.097.0149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1201.0031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.121.0143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.767" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Frediani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988690v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01284902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln M Alves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02943787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613998v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/gd8z-fq69" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>