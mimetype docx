--- v0 (2026-03-04)
+++ v1 (2026-04-13)
@@ -231,278 +231,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical indications as global knowledge commons: Ostrom's law on common intellectual property and collective action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Can Collective Action Support the Agroecological Transition in Geographical Indication Vineyards? Insights from the Loire Valley Wine Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.9371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1744137423000036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su15129371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063797v1</w:t>
+                <w:t xml:space="preserve">hal-04125726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurer la biodiversité cultivée : la nature ordinaire, un bien hors du commun ? Apports de l'écologie politique d'Elinor Ostrom</w:t>
+                <w:t xml:space="preserve">Geographical indications as global knowledge commons: Ostrom's law on common intellectual property and collective action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744137423000036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489004v1</w:t>
+                <w:t xml:space="preserve">hal-04063797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Collective Action Support the Agroecological Transition in Geographical Indication Vineyards? Insights from the Loire Valley Wine Area</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restaurer la biodiversité cultivée : la nature ordinaire, un bien hors du commun ? Apports de l'écologie politique d'Elinor Ostrom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (HS22), pp.123-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15129371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04125726v1</w:t>
+                <w:t xml:space="preserve">hal-04489004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological transition strategies and collective action dynamics within geographical indication systems: case study of the Loire valley wine basin</w:t>
               </w:r>
@@ -703,265 +703,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the material: knowledge aspects in seed commoning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commoning the seeds: alternative models of collective action and open innovation within French peasant seed groups for recreating local knowledge commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Calabuig Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 38 (2), pp.509-524. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-020-10167-w⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 38 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-020-10172-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979800v1</w:t>
+                <w:t xml:space="preserve">hal-02979790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commoning the seeds: alternative models of collective action and open innovation within French peasant seed groups for recreating local knowledge commons</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beyond the material: knowledge aspects in seed commoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Sievers-Glotzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">· Christine Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Gmeiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">· Lea Kliem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 38 (2), </w:t>
+              <w:t xml:space="preserve">, 2020, 38 (2), pp.509-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10460-020-10172-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10460-020-10167-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979790v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling cacao agroforestry sustainability through the socio-ecological systems diagnostic framework: the case of four amazonian rural communities in Ecuador</w:t>
               </w:r>
@@ -1886,243 +1886,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomasse et éthique du vivant non humain</w:t>
+                <w:t xml:space="preserve">Le rôle potentiel des indications géographiques dans les transitions agroécologiques : extension du cadre IAD/SES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mery</w:t>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+                <w:t xml:space="preserve">Mathilde Geay-Galitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Concepts, modèles et usages de la biomasse : une approche critique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Origin for Sustainability, Oct 2024, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980233v1</w:t>
+                <w:t xml:space="preserve">hal-04845244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle potentiel des indications géographiques dans les transitions agroécologiques : extension du cadre IAD/SES</w:t>
+                <w:t xml:space="preserve">Biomasse et éthique du vivant non humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Polge</w:t>
+                <w:t xml:space="preserve">Jacques Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Origin for Sustainability, Oct 2024, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Concepts, modèles et usages de la biomasse : une approche critique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845244v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteorological forecasts as informational commons, a new way to approach collective action for agriculture?</w:t>
               </w:r>
@@ -2719,519 +2719,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good Agricultural Practices (GAP) and consumer information. Firm strategies and regulatory issues in France</w:t>
+                <w:t xml:space="preserve">Bargaining versus posted price selling : theory and empirical evidence from the French beef industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83. EAAE Seminar : Food Quality Products in the Advent of the 21st Century. Production, Demand and Public Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Chania, Greece</w:t>
+              <w:t xml:space="preserve">81. EAAE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760264v1</w:t>
+                <w:t xml:space="preserve">hal-02759027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifonctionnalité de l'agriculture et modèles de l'exploitation agricole</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Good Agricultural Practices (GAP) and consumer information. Firm strategies and regulatory issues in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER : La multifonctionnalité de l'activité agricole et sa reconnaissance par les politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">83. EAAE Seminar : Food Quality Products in the Advent of the 21st Century. Production, Demand and Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825238v1</w:t>
+                <w:t xml:space="preserve">hal-02760264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes de qualité, coordination et droits de propriété : quels apports de l'économie néo-institutionnelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifonctionnalité de l'agriculture et modèles de l'exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Conventions et Institutions : approfondissements théoriques et contribution au débat politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER : La multifonctionnalité de l'activité agricole et sa reconnaissance par les politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759411v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifonctionnalité de l'agriculture et modèles de l'exploitation agricole. Enjeux théoriques et leçons de la pratique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normes de qualité, coordination et droits de propriété : quels apports de l'économie néo-institutionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque : Conventions et Institutions : approfondissements théoriques et contribution au débat politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758685v1</w:t>
+                <w:t xml:space="preserve">hal-02759411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bargaining versus posted price selling : theory and empirical evidence from the French beef industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifonctionnalité de l'agriculture et modèles de l'exploitation agricole. Enjeux théoriques et leçons de la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81. EAAE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759027v1</w:t>
+                <w:t xml:space="preserve">hal-02758685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assurance and contract adaptation in agro-food sector. Some paradoxes in agro-food sector</w:t>
+                <w:t xml:space="preserve">The governance of quality and environmental management systems : research issues and new challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference on chain and network management in agri-business and the food industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Noodwijk aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">64. EAAE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758792v1</w:t>
+                <w:t xml:space="preserve">hal-02761286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quality and environmental management system adapted to the farm level : the Quali'Terre project</w:t>
               </w:r>
@@ -3306,709 +3332,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective organisations and self-enforcing contracts in agriculture : the role and limitations of interprofessional agreements</w:t>
+                <w:t xml:space="preserve">Quality assurance and contract adaptation in agro-food sector. Some paradoxes in agro-food sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annual workshop : Economics of contracts in agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Annapolis, United States</w:t>
+              <w:t xml:space="preserve">5. International conference on chain and network management in agri-business and the food industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Noodwijk aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759649v1</w:t>
+                <w:t xml:space="preserve">hal-02758792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning process and contract adaptation with quality uncertainty</w:t>
+                <w:t xml:space="preserve">Collective organisations and self-enforcing contracts in agriculture : the role and limitations of interprofessional agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congress of the EAAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">2. Annual workshop : Economics of contracts in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759019v1</w:t>
+                <w:t xml:space="preserve">hal-02759649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The governance of quality and environmental management systems : research issues and new challenges</w:t>
+                <w:t xml:space="preserve">Learning process and contract adaptation with quality uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. EAAE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">10. Congress of the EAAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761286v1</w:t>
+                <w:t xml:space="preserve">hal-02759019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de certification de la qualité : l'organisation des Appellations d'Origine Contrôlée en France</w:t>
+                <w:t xml:space="preserve">La création de l'interprofession bovine en France : motivations économiques et limites à son action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire franco-japonais INA PG/UT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2001, Tokyo, Japon</w:t>
+              <w:t xml:space="preserve">Colloque SSE-SFER : Société Suisse d'Economie et de Sociologies Rurales-Société Française d'Economie Rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Neuchatel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759184v1</w:t>
+                <w:t xml:space="preserve">hal-02758816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Signals and Governance Structures within European Agro-food Chains: A New Institutional Economics Approach.</w:t>
+                <w:t xml:space="preserve">Quality signals and governance structures within agro-food chainq : a new-institutional economics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Polin</w:t>
+                <w:t xml:space="preserve">Sarah Polin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Egizio Valceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Egizio Valceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Economics of Contract in Agriculture and the Food Supply Chain", 78th EAAE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists, Jun 2001, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">78. EAAE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297492v1</w:t>
+                <w:t xml:space="preserve">hal-02759268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning process and contract adaptation with quality uncertainty. The case of retailer-producer relationship in the beef sector</w:t>
+                <w:t xml:space="preserve">Les systèmes de certification de la qualité : l'organisation des Appellations d'Origine Contrôlée en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78. EAAE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Séminaire franco-japonais INA PG/UT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2001, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759561v1</w:t>
+                <w:t xml:space="preserve">hal-02759184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création de l'interprofession bovine en France : motivations économiques et limites à son action</w:t>
+                <w:t xml:space="preserve">Quality Signals and Governance Structures within European Agro-food Chains: A New Institutional Economics Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egizio Valceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SSE-SFER : Société Suisse d'Economie et de Sociologies Rurales-Société Française d'Economie Rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Neuchatel, Suisse</w:t>
+              <w:t xml:space="preserve">"Economics of Contract in Agriculture and the Food Supply Chain", 78th EAAE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists, Jun 2001, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758816v1</w:t>
+                <w:t xml:space="preserve">hal-04297492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality signals and governance structures within agro-food chainq : a new-institutional economics approach</w:t>
+                <w:t xml:space="preserve">Learning process and contract adaptation with quality uncertainty. The case of retailer-producer relationship in the beef sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78. EAAE Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759268v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la production et adaptation de l'élevage. Quels contrats pour le secteur de la viande bovine ?</w:t>
               </w:r>
@@ -4326,51 +4326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ruggieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9295" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063797v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137423000036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129371" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongondry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.36" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Calabuig Domenech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sievers-Glotzbach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Euler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Christine Frison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gmeiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Lea Kliem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10167-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10172-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilmar Casta&#241;eda-Ccori" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155934" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174413741600045X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ait-Aissa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verjux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026615628034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-009-9114-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Galan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825238v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hopquin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759268v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ruggieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9295" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129371" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137423000036" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongondry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.36" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Calabuig Domenech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10172-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sievers-Glotzbach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Euler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Christine Frison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gmeiner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Lea Kliem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10167-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilmar Casta&#241;eda-Ccori" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155934" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174413741600045X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ait-Aissa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verjux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026615628034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-009-9114-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Galan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hopquin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>