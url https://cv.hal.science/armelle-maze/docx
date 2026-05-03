--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -703,382 +703,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commoning the seeds: alternative models of collective action and open innovation within French peasant seed groups for recreating local knowledge commons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling cacao agroforestry sustainability through the socio-ecological systems diagnostic framework: the case of four amazonian rural communities in Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilmar Castañeda-Ccori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaël Bilhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-020-10172-z⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12155934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979790v1</w:t>
+                <w:t xml:space="preserve">hal-02979820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the material: knowledge aspects in seed commoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Sievers-Glotzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">· Christine Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Gmeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">· Lea Kliem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (2), pp.509-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10460-020-10167-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling cacao agroforestry sustainability through the socio-ecological systems diagnostic framework: the case of four amazonian rural communities in Ecuador</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commoning the seeds: alternative models of collective action and open innovation within French peasant seed groups for recreating local knowledge commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Calabuig Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (15), </w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su12155934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10460-020-10172-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979820v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological transitions: what can sustainability transition frameworks teach us? An ontological and empirical analysis</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteorological forecasts as informational commons, a new way to approach collective action for agriculture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Moisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Bilhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4326,51 +4326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ruggieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9295" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129371" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137423000036" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongondry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.36" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Calabuig Domenech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10172-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sievers-Glotzbach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Euler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Christine Frison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gmeiner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Lea Kliem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10167-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilmar Casta&#241;eda-Ccori" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155934" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174413741600045X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ait-Aissa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verjux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026615628034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-009-9114-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Galan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hopquin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ruggieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9295" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129371" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137423000036" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongondry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.36" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Calabuig Domenech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilmar Casta&#241;eda-Ccori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155934" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sievers-Glotzbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Euler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Christine Frison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gmeiner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Lea Kliem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10167-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10172-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174413741600045X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ait-Aissa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verjux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026615628034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-009-9114-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Galan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hopquin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>