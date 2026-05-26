--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -231,278 +231,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Collective Action Support the Agroecological Transition in Geographical Indication Vineyards? Insights from the Loire Valley Wine Area</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geographical indications as global knowledge commons: Ostrom's law on common intellectual property and collective action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (12), pp.9371. </w:t>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15129371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1744137423000036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125726v1</w:t>
+                <w:t xml:space="preserve">hal-04063797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical indications as global knowledge commons: Ostrom's law on common intellectual property and collective action</w:t>
+                <w:t xml:space="preserve">Restaurer la biodiversité cultivée : la nature ordinaire, un bien hors du commun ? Apports de l'écologie politique d'Elinor Ostrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (HS22), pp.123-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063797v1</w:t>
+                <w:t xml:space="preserve">hal-04489004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurer la biodiversité cultivée : la nature ordinaire, un bien hors du commun ? Apports de l'écologie politique d'Elinor Ostrom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Can Collective Action Support the Agroecological Transition in Geographical Indication Vineyards? Insights from the Loire Valley Wine Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.9371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15129371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489004v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological transition strategies and collective action dynamics within geographical indication systems: case study of the Loire valley wine basin</w:t>
               </w:r>
@@ -1886,243 +1886,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle potentiel des indications géographiques dans les transitions agroécologiques : extension du cadre IAD/SES</w:t>
+                <w:t xml:space="preserve">Biomasse et éthique du vivant non humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+                <w:t xml:space="preserve">Jacques Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Geay-Galitre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
+                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Origin for Sustainability, Oct 2024, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Concepts, modèles et usages de la biomasse : une approche critique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845244v1</w:t>
+                <w:t xml:space="preserve">hal-04980233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomasse et éthique du vivant non humain</w:t>
+                <w:t xml:space="preserve">Le rôle potentiel des indications géographiques dans les transitions agroécologiques : extension du cadre IAD/SES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Geay-Galitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mery</w:t>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+                <w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Concepts, modèles et usages de la biomasse : une approche critique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Origin for Sustainability, Oct 2024, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980233v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteorological forecasts as informational commons, a new way to approach collective action for agriculture?</w:t>
               </w:r>
@@ -2719,1296 +2719,1296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bargaining versus posted price selling : theory and empirical evidence from the French beef industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifonctionnalité de l'agriculture et modèles de l'exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81. EAAE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque SFER : La multifonctionnalité de l'activité agricole et sa reconnaissance par les politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759027v1</w:t>
+                <w:t xml:space="preserve">hal-02825238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good Agricultural Practices (GAP) and consumer information. Firm strategies and regulatory issues in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83. EAAE Seminar : Food Quality Products in the Advent of the 21st Century. Production, Demand and Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifonctionnalité de l'agriculture et modèles de l'exploitation agricole</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normes de qualité, coordination et droits de propriété : quels apports de l'économie néo-institutionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER : La multifonctionnalité de l'activité agricole et sa reconnaissance par les politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque : Conventions et Institutions : approfondissements théoriques et contribution au débat politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825238v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes de qualité, coordination et droits de propriété : quels apports de l'économie néo-institutionnelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifonctionnalité de l'agriculture et modèles de l'exploitation agricole. Enjeux théoriques et leçons de la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Conventions et Institutions : approfondissements théoriques et contribution au débat politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759411v1</w:t>
+                <w:t xml:space="preserve">hal-02758685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifonctionnalité de l'agriculture et modèles de l'exploitation agricole. Enjeux théoriques et leçons de la pratique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bargaining versus posted price selling : theory and empirical evidence from the French beef industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">81. EAAE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758685v1</w:t>
+                <w:t xml:space="preserve">hal-02759027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The governance of quality and environmental management systems : research issues and new challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quality and environmental management system adapted to the farm level : the Quali'Terre project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. EAAE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">13. International Farm Management Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761286v1</w:t>
+                <w:t xml:space="preserve">hal-02761926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quality and environmental management system adapted to the farm level : the Quali'Terre project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality assurance and contract adaptation in agro-food sector. Some paradoxes in agro-food sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Farm Management Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">5. International conference on chain and network management in agri-business and the food industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Noodwijk aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761926v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assurance and contract adaptation in agro-food sector. Some paradoxes in agro-food sector</w:t>
+                <w:t xml:space="preserve">Collective organisations and self-enforcing contracts in agriculture : the role and limitations of interprofessional agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference on chain and network management in agri-business and the food industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Noodwijk aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">2. Annual workshop : Economics of contracts in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758792v1</w:t>
+                <w:t xml:space="preserve">hal-02759649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective organisations and self-enforcing contracts in agriculture : the role and limitations of interprofessional agreements</w:t>
+                <w:t xml:space="preserve">Learning process and contract adaptation with quality uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annual workshop : Economics of contracts in agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Annapolis, United States</w:t>
+              <w:t xml:space="preserve">10. Congress of the EAAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759649v1</w:t>
+                <w:t xml:space="preserve">hal-02759019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning process and contract adaptation with quality uncertainty</w:t>
+                <w:t xml:space="preserve">The governance of quality and environmental management systems : research issues and new challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congress of the EAAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">64. EAAE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759019v1</w:t>
+                <w:t xml:space="preserve">hal-02761286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création de l'interprofession bovine en France : motivations économiques et limites à son action</w:t>
+                <w:t xml:space="preserve">Quality Signals and Governance Structures within European Agro-food Chains: A New Institutional Economics Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egizio Valceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SSE-SFER : Société Suisse d'Economie et de Sociologies Rurales-Société Française d'Economie Rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Neuchatel, Suisse</w:t>
+              <w:t xml:space="preserve">"Economics of Contract in Agriculture and the Food Supply Chain", 78th EAAE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists, Jun 2001, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758816v1</w:t>
+                <w:t xml:space="preserve">hal-04297492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality signals and governance structures within agro-food chainq : a new-institutional economics approach</w:t>
+                <w:t xml:space="preserve">Les systèmes de certification de la qualité : l'organisation des Appellations d'Origine Contrôlée en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78. EAAE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Séminaire franco-japonais INA PG/UT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2001, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759268v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de certification de la qualité : l'organisation des Appellations d'Origine Contrôlée en France</w:t>
+                <w:t xml:space="preserve">Learning process and contract adaptation with quality uncertainty. The case of retailer-producer relationship in the beef sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire franco-japonais INA PG/UT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2001, Tokyo, Japon</w:t>
+              <w:t xml:space="preserve">78. EAAE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759184v1</w:t>
+                <w:t xml:space="preserve">hal-02759561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Signals and Governance Structures within European Agro-food Chains: A New Institutional Economics Approach.</w:t>
+                <w:t xml:space="preserve">La création de l'interprofession bovine en France : motivations économiques et limites à son action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Egizio Valceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Economics of Contract in Agriculture and the Food Supply Chain", 78th EAAE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists, Jun 2001, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque SSE-SFER : Société Suisse d'Economie et de Sociologies Rurales-Société Française d'Economie Rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Neuchatel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297492v1</w:t>
+                <w:t xml:space="preserve">hal-02758816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning process and contract adaptation with quality uncertainty. The case of retailer-producer relationship in the beef sector</w:t>
+                <w:t xml:space="preserve">Quality signals and governance structures within agro-food chainq : a new-institutional economics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egizio Valceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78. EAAE Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759561v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la production et adaptation de l'élevage. Quels contrats pour le secteur de la viande bovine ?</w:t>
               </w:r>
@@ -4326,51 +4326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ruggieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9295" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129371" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137423000036" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongondry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.36" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Calabuig Domenech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilmar Casta&#241;eda-Ccori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155934" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sievers-Glotzbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Euler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Christine Frison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gmeiner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Lea Kliem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10167-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10172-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174413741600045X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ait-Aissa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verjux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026615628034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-009-9114-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Galan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hopquin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376302v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ruggieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9295" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063797v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137423000036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129371" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongondry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.36" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Calabuig Domenech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilmar Casta&#241;eda-Ccori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Bilhaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155934" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sievers-Glotzbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Euler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Christine Frison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gmeiner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Lea Kliem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10167-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10172-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174413741600045X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ait-Aissa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verjux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026615628034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-009-9114-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Galan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hopquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759184v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759268v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>