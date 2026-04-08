--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -727,666 +727,666 @@
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/casp.2789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791140v1</w:t>
+                <w:t xml:space="preserve">hal-04965585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A newly detected bias in self-evaluation</w:t>
+                <w:t xml:space="preserve">Academic citizenship behaviors as a means of meeting students’ psychological motivational needs and enhancing their academic engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Roubin</w:t>
+                <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Guimond</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296383⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43, pp.9993-10004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-023-05098-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790992v2</w:t>
+                <w:t xml:space="preserve">hal-04214258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet du genre sur les attitudes envers différentes formes d’écriture inclusive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social judgement and approval of Burkinabè immigrants by their peers in the country of origin: The role of separation acculturation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Motemba Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magali Ginet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Alnajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologies, genre et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.71616/435⟩</w:t>
+              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/casp.2789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844748v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilab Replication of the Induced-Compliance Paradigm of Cognitive Dissonance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A newly detected bias in self-evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/25152459231213375⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0296383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443137v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Academic citizenship behaviors as a means of meeting students’ psychological motivational needs and enhancing their academic engagement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’effet du genre sur les attitudes envers différentes formes d’écriture inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ginet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-023-05098-8⟩</w:t>
+              <w:t xml:space="preserve">Psychologies, genre et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.71616/435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214258v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social judgement and approval of Burkinabè immigrants by their peers in the country of origin: The role of separation acculturation strategy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Multilab Replication of the Induced-Compliance Paradigm of Cognitive Dissonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Sleegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Demarree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Sætrevik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/casp.2789⟩</w:t>
+              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/25152459231213375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965585v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological responses to jihadist terrorism: Exploring a small but significant opinion shift towards minority inclusion among French citizens in response to the Charlie Hebdo terrorist attacks</w:t>
               </w:r>
@@ -1968,546 +1968,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding individual and collective response to climate change: The role of a self-other mismatch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosie Harrington</w:t>
+                <w:t xml:space="preserve">Can Biases in Perceived Attitudes Explain Anti-Conformism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Roozmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.935209⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.922-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSS.2022.3154034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883012v1</w:t>
+                <w:t xml:space="preserve">hal-03699859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You read what you eat! Selective exposure effects as obstacles for environmental risk communication in the meat consumption debate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Wollast</w:t>
+                <w:t xml:space="preserve">Understanding individual and collective response to climate change: The role of a self-other mismatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.935209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105877⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03709009v1</w:t>
+                <w:t xml:space="preserve">hal-03883012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social dominance and anti-immigrant prejudice: a cross-cultural and longitudinal test of the mediating role of assimilation, multiculturalism, colorblindness and interculturalism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">You read what you eat! Selective exposure effects as obstacles for environmental risk communication in the meat consumption debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Wollast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03747515v1</w:t>
+                <w:t xml:space="preserve">hal-03709009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Biases in Perceived Attitudes Explain Anti-Conformism?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omid Roozmand</w:t>
+                <w:t xml:space="preserve">Social dominance and anti-immigrant prejudice: a cross-cultural and longitudinal test of the mediating role of assimilation, multiculturalism, colorblindness and interculturalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Wollast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armelle Nugier</w:t>
+                <w:t xml:space="preserve">Roxane de la Sablonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.922-933. </w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (1), pp.167-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSS.2022.3154034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699859v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic human values during the COVID-19 outbreak, perceived threat and their relationships with compliance with movement restrictions and social distancing</w:t>
               </w:r>
@@ -3021,64 +3021,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting hostility generated by terror: An agent-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4208,610 +4208,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data with Hierarchical Structure: Impact of Intraclass Correlation and Sample Size on Type-I Error</w:t>
+                <w:t xml:space="preserve">Femme au volant ?&amp;quot; : Effet de la menace du stéréotype et de la colère sur les performances des femmes à une tâche liée à la conduite automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serban Musca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Kamiejski</w:t>
+                <w:t xml:space="preserve">Cindy Chateignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelatif Er-Rafiy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Dutrévis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.673-701</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958179v1</w:t>
+                <w:t xml:space="preserve">hal-01052744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I'm ashamed because of you, so, please, don't do that!&amp;quot;: Reactions to deviance as a protection against a threat to social image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peggy Chekroun</w:t>
+                <w:t xml:space="preserve">Data with Hierarchical Structure: Impact of Intraclass Correlation and Sample Size on Type-I Error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Musca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Kamiejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Er-Rafiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (74), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052758v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femme au volant ?&amp;quot; : Effet de la menace du stéréotype et de la colère sur les performances des femmes à une tâche liée à la conduite automobile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I'm ashamed because of you, so, please, don't do that!&amp;quot;: Reactions to deviance as a protection against a threat to social image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Dutrévis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.673-701</w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.479-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052744v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group membership influences informal social control reactions to perpetrators of uncivil behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French-Arab students and intellectual performance: Do they really suffer of a negative intellectual stereotype?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Chateignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutrévis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Chekroun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 39, pp.1126-1134</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.219-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053057v1</w:t>
+                <w:t xml:space="preserve">hal-01052747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French-Arab students and intellectual performance: Do they really suffer of a negative intellectual stereotype?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Group membership influences informal social control reactions to perpetrators of uncivil behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.219-234</w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39, pp.1126-1134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052747v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'appartenance groupale sur les réactions émotionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4862,51 +4862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral and angry emotions provoked by informal social control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,51 +5039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prototype analysis of the French category « émotion ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5177,51 +5177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-structure and the acquisition of new self-knowledge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline J. Showers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5371,182 +5371,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préjugés et discrimination envers les minorités ethniques et religieuses: le rôle des politiques d'intégration</w:t>
+                <w:t xml:space="preserve">L’influence des normes d’intégration sur les phénomènes de résilience sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Delouvée; Pascal Wagner-Egger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de la discrimination et des préjugés: De la théorie à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DUNOD, pp.160-172, 2022, 978-2-8073-3975-0</w:t>
+              <w:t xml:space="preserve">Manuel visuel de Psychologie Sociale - 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.225-228, 2022, Manuels visuels de licence, 978-2-10-081307-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026295v1</w:t>
+                <w:t xml:space="preserve">hal-03880714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence des normes d’intégration sur les phénomènes de résilience sociale</w:t>
+                <w:t xml:space="preserve">Préjugés et discrimination envers les minorités ethniques et religieuses: le rôle des politiques d'intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Oppin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel visuel de Psychologie Sociale - 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.225-228, 2022, Manuels visuels de licence, 978-2-10-081307-0</w:t>
+              <w:t xml:space="preserve">Psychologie de la discrimination et des préjugés: De la théorie à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUNOD, pp.160-172, 2022, 978-2-8073-3975-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880714v1</w:t>
+                <w:t xml:space="preserve">hal-05026295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus de groupe</w:t>
               </w:r>
@@ -5612,225 +5612,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La laïcité et la fabrique des normes de diversité</w:t>
+                <w:t xml:space="preserve">Xénophobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Bruno Garnier; Jean-Louis Derouet; Régis Malet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Fernandes; Henri Galinon; Erwan Roussel; Jean-Philippe Luis; Michel Streith; Nadejda Kriajeva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés inclusives et reconnaissance des diversités : Le nouveau défi des politiques d’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2020, Le sens social, 978-2-7535-8078-7</w:t>
+              <w:t xml:space="preserve">Abécédaire de la rupture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPB, pp.371-373, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996158v1</w:t>
+                <w:t xml:space="preserve">hal-02980682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xénophobie</w:t>
+                <w:t xml:space="preserve">La laïcité et la fabrique des normes de diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Fernandes; Henri Galinon; Erwan Roussel; Jean-Philippe Luis; Michel Streith; Nadejda Kriajeva. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Oppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle P. Kleinlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Garnier; Jean-Louis Derouet; Régis Malet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la rupture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUPB, pp.371-373, 2020</w:t>
+              <w:t xml:space="preserve">Sociétés inclusives et reconnaissance des diversités : Le nouveau défi des politiques d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2020, Le sens social, 978-2-7535-8078-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980682v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations inter-groupe à l’épreuve du campagnol terrestre</w:t>
               </w:r>
@@ -6079,51 +6079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions aux commandes des cognitions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Emotions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Editions Revue., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6287,77 +6287,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using non-sexist language: a form of collective action?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ginet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6393,217 +6393,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance sociale et laïcité : Les effets du statut hiérarchique et du contexte sur les préjugés</w:t>
+                <w:t xml:space="preserve">Attitudes and norms: conformity and resistance - Results from my PhD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ferreira</w:t>
+                <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Martinot</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Overcoming obstacles to climate change mitigation conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2O2CM consortium, May 2024, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940431v1</w:t>
+                <w:t xml:space="preserve">hal-04965641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes and norms: conformity and resistance - Results from my PhD.</w:t>
+                <w:t xml:space="preserve">Dominance sociale et laïcité : Les effets du statut hiérarchique et du contexte sur les préjugés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Harrington</w:t>
+                <w:t xml:space="preserve">Sylvain Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Streith</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Overcoming obstacles to climate change mitigation conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2O2CM consortium, May 2024, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965641v1</w:t>
+                <w:t xml:space="preserve">hal-04940431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affirmation de Soi et préjugés à l’Egard des Immigrés chez les Adolescents : Le Rôle du Contexte Normatif</w:t>
               </w:r>
@@ -6723,51 +6723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude et Normes : conformisme et résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6805,103 +6805,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of a &amp;quot;self-other&amp;quot; mismatch in motivating individuals to participate in social change and act pro-environmentally. In R. Harrington &amp; M. Chevrier (chairs), The importance of having individual and group-level of analysis for a better understanding on how to fight climate change. [Symposium, oral presentation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASP 2023 General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASP, Jun 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6978,51 +6978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Wollast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Annual Meeting of the International Society of Political Psychology (ISPP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPP, Jul 2023, Montreal, Canada</w:t>
@@ -7051,51 +7051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réplication conceptuelle de l’effet d’un mismatch “attitudes – normes sociales” sur des comportements écologiques individuels et collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7280,64 +7280,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
@@ -7366,51 +7366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a mismatch between norms and attitude affect your pro-environmental intentions to eat less meat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7418,51 +7418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RKTS Workshop: An EASP Community of Environmental Social Psychologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASP &amp; Université de Koblenz-Landau, Jan 2022, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7481,247 +7481,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYMPOSIUM: Psychologie sociale de l'intolérance : préjugés, discrimination et extrémisme idéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d'acculturation, jugement et soutien social chez les immigres : une approche intra-groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF) organisé par Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709054v1</w:t>
+                <w:t xml:space="preserve">hal-03709040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'acculturation, jugement et soutien social chez les immigres : une approche intra-groupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SYMPOSIUM: Psychologie sociale de l'intolérance : préjugés, discrimination et extrémisme idéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF) organisé par Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709040v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’acculturation, jugement et soutien social chez les immigrés : une approche intragroupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7867,103 +7867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a “norms – attitude” mismatch influence pro-environmental intentions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school on Individual and Collective actions for the Ecological Transition (SICET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratory of Applied Psychology and Ergonomics (LaPEA, Université Gustave Eiffel, Université Paris Cité Cité), the French Association for Research in Environmental Psychology (ARPEnv) and the Learning Planet Institute (LPI). SICET, Sep 2022, Paris, France</w:t>
@@ -7992,103 +7992,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un écart entre l’attitude et les normes sociales influence les intentions pro- environnementales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (CIPSLF-ADRIPS), Jul 2022, Bordeaux, France</w:t>
@@ -8111,234 +8111,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie sociale de l’intolérance : préjugés, discrimination et extrémisme idéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Nugier</w:t>
+                <w:t xml:space="preserve">Comment un écart entre l’attitude et les normes sociales influence les intentions pro- environnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Harrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF) organisé par Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864016v1</w:t>
+                <w:t xml:space="preserve">hal-03709030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment un écart entre l’attitude et les normes sociales influence les intentions pro- environnementales ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Streith</w:t>
+                <w:t xml:space="preserve">Psychologie sociale de l’intolérance : préjugés, discrimination et extrémisme idéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF) organisé par Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709030v1</w:t>
+                <w:t xml:space="preserve">hal-03864016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a mismatch between norms and attitude affect your pro-environmental intentions to eat less meat?</w:t>
               </w:r>
@@ -8471,51 +8471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Kadhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle P. Kleinlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pelletier-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8639,64 +8639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting hostility generated by terror: an agent-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8760,64 +8760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’évolution des préjugés intergroupes d’une population virtuelle confrontée à une menace collective répétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8933,51 +8933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane de La Sablonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Kadhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle P. Kleinlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Policies for Happiness and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Sienne, Italy</w:t>
@@ -9069,307 +9069,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution: an online experiment</w:t>
+                <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution : An online experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gend</w:t>
+                <w:t xml:space="preserve">P. Gend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed A. Ait Oumajoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mohamed A. A. Oumajoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Computational Social Science, IC2S2 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Social Science (IC2S2 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cologne, Germany. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172279v1</w:t>
+                <w:t xml:space="preserve">hal-02607056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution : An online experiment</w:t>
+                <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution: an online experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gend</w:t>
+                <w:t xml:space="preserve">Pascal Gend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed A. A. Oumajoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mohammed A. Ait Oumajoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Social Science (IC2S2 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cologne, Germany. pp.3</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Computational Social Science, IC2S2 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607056v1</w:t>
+                <w:t xml:space="preserve">hal-03172279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une norme influente? Le rôle de la clarté et de la cohérence perçue d’une norme dans l’approbation des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle P. Kleinlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9604,338 +9604,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-group deviance: friend of power, foe of status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Even the dominants fail : Stereotype threat and anxiety in men completting a spelling task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Chateignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegguy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Personality and Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888747v1</w:t>
+                <w:t xml:space="preserve">hal-02888726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’appartenance ethnique dans les réactions émotionnelles au contrôle social informel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Guimond</w:t>
+                <w:t xml:space="preserve">In-group deviance: friend of power, foe of status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegguy Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Jeune Chercheur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Society for Personality and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274261v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Even the dominants fail : Stereotype threat and anxiety in men completting a spelling task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pegguy Chekroun</w:t>
+                <w:t xml:space="preserve">Influence de l’appartenance ethnique dans les réactions émotionnelles au contrôle social informel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Oppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Personality and Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t>
+              <w:t xml:space="preserve">11ème Colloque Jeune Chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888726v1</w:t>
+                <w:t xml:space="preserve">hal-02274261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des émotions dans l’émergence du contrôle social informel</w:t>
               </w:r>
@@ -10010,977 +10010,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu me fais honte!&amp;quot;: menaces pour soi et émotions morales liées au comportement déviant d'autrui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Chekroun</w:t>
+                <w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chateignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pëgguy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutrévis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Psychologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329605v1</w:t>
+                <w:t xml:space="preserve">hal-00294875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination envers les étudiants d'origine maghrébine : mesure de stéréotype implicite et sensibilité aux effets de menace.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de l'appartenance groupale sur les réactions émotionnelles au contrôle social informel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pegguy Cherkoun</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294857v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'appartenance groupale sur les réactions émotionnelles au contrôle social informel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination envers les étudiants d'origine maghrébine : mesure de stéréotype implicite et sensibilité aux effets de menace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutrévis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Markus Brauer</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegguy Cherkoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294842v1</w:t>
+                <w:t xml:space="preserve">hal-00294857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional consequences of deviance on bystanders : how emotions affect social control behavior?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pegguy Chekroun</w:t>
+                <w:t xml:space="preserve">Tu me fais honte!&amp;quot;: menaces pour soi et émotions morales liées au comportement déviant d'autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Oberlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th General Meeting of European Association of Experimental Social Psychology (EAESP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294866v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group membership influences emotional reactions to informal social control.</w:t>
+                <w:t xml:space="preserve">Influence de l'appartenance groupale sur les réactions émotionnelles au contrôle social informel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th General Meeting of European Association of Experimental Social Psychology (EAESP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294871v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination envers les étudiants d'origine maghrébine : mesure de stéréotype implicite et sensibilité aux effets de menace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Chateigner.</w:t>
+                <w:t xml:space="preserve">Emotional consequences of deviance on bystanders : how emotions affect social control behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegguy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cherkoun</w:t>
+                <w:t xml:space="preserve">Dominique Oberlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">15th General Meeting of European Association of Experimental Social Psychology (EAESP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329607v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu me fais honte !&amp;quot; menaces pour soi et émotions morales lièes au comportement déviant d'autrui.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Group membership influences emotional reactions to informal social control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">15th General Meeting of European Association of Experimental Social Psychology (EAESP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294846v1</w:t>
+                <w:t xml:space="preserve">hal-00294871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination envers les étudiants d'origine maghrébine : mesure de stéréotype implicite et sensibilité aux effets de menace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutrévis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chateignier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Chekroun</w:t>
+                <w:t xml:space="preserve">C. Chateigner.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Dutrévis</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cherkoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329612v1</w:t>
+                <w:t xml:space="preserve">hal-00329607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pëgguy Chekroun</w:t>
+                <w:t xml:space="preserve">Tu me fais honte !&amp;quot; menaces pour soi et émotions morales lièes au comportement déviant d'autrui.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegguy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Dutrévis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Psychologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294875v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'appartenance groupale sur les réactions émotionnelles au contrôle social informel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chateignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Brauer</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutrévis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329600v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions morales et comportements contre-normatifs.</w:t>
               </w:r>
@@ -11067,51 +11067,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Measurement of Social Dominance: Validation of Ho et al. (2015)'s Scale and Exploration of SDO-D and SDO-E Predictions in the French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11175,77 +11175,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual Meeting of the International Society of Political Psychology (ISPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
@@ -11274,51 +11274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir vert et digitalisé: connaissances et habitudes pro-environnementales de Belges de plus de 60 ans dans une société digitalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Amélie Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11382,51 +11382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acculturation strategies, judgement and social (dis)approval among immigrants: an intra-group approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11719,51 +11719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two dimensions of French secularism as legitimizing myths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11903,191 +11903,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle laïcité et pression normative à l’encontre des Musulmans en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What constitutes an influencing norm? The role of perceived clarity and coherence of a norm on individuals’ approval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kleinlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlène Oppin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pelletier-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane de La Sablonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès de la Société Française de Psychologie (SFP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">15th Swiss Psychological Society Conference (SSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174430v1</w:t>
+                <w:t xml:space="preserve">hal-03173862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Republican Model can decrease intergroup hostility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle laïcité et pression normative à l’encontre des Musulmans en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Oppin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology (EASP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">58e Congrès de la Société Française de Psychologie (SFP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173309v1</w:t>
+                <w:t xml:space="preserve">hal-03174430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Republican Model can decrease intergroup hostility</w:t>
               </w:r>
@@ -12103,194 +12142,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Oppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Social Psychology (EASP)</w:t>
+              <w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology (EASP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274125v1</w:t>
+                <w:t xml:space="preserve">hal-03173309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What constitutes an influencing norm? The role of perceived clarity and coherence of a norm on individuals’ approval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kleinlogel</w:t>
+                <w:t xml:space="preserve">French Republican Model can decrease intergroup hostility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Oppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Swiss Psychological Society Conference (SSP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">European Association of Social Psychology (EASP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173862v1</w:t>
+                <w:t xml:space="preserve">hal-02274125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égalité citoyenne et hostilité au contrôle social intergroupe</w:t>
               </w:r>
@@ -13254,51 +13254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Gjerstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003630968" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46254-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L&#252;ders" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Phillips" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06989-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Motemba Ouoba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alnajjar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2789" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790992v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roubin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296383" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05098-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04214216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lueders" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12916" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04214199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Ouoba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nugier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.04.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Harrington" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pd9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279180" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.935209" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105877" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de la Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2895" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Roozmand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3154034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Urbanska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.7349" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de La Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kadhim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pelletier-Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Kleinlogel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier-Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de La Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209907" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck E." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anier N." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleinlogel E.P." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatard A." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.61" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugier A." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimond S." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.60" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cohu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kamiejski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2014.12.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3MKT2T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10463283.2014.957578" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697218v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Fonseca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Moisuc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12145" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313002029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.09.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94L170CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00074" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pierre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114679v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chekroun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J. Showers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308081v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P. Kleinlogel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464525v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274414v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699802v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940431v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Harrington" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718033v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi Alessandro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sternberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864002v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965692v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709054v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709040v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Ouoba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965734v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167798v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167786v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167744v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172173v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172279v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gend" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Ait Oumajoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gend" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. A. Oumajoud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172154v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180464v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888747v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Chekroun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moreira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329605v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294857v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateigner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Cherkoun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294842v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294866v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294871v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329607v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateigner." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherkoun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329612v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateignier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294875v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateignier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#235;gguy Chekroun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965625v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717284v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038412v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sherman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274123v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173309v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274125v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173862v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176722v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177966v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180558v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274142v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880844v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163635v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Gjerstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003630968" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46254-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L&#252;ders" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Phillips" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06989-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Motemba Ouoba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alnajjar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2789" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05098-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790992v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roubin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296383" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04214216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lueders" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12916" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04214199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Ouoba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nugier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.04.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Harrington" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pd9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279180" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Roozmand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3154034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.935209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105877" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de la Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2895" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Urbanska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.7349" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de La Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kadhim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pelletier-Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Kleinlogel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier-Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de La Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209907" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck E." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anier N." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleinlogel E.P." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatard A." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.61" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugier A." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimond S." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.60" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cohu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kamiejski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2014.12.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3MKT2T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10463283.2014.957578" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697218v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Fonseca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Moisuc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12145" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313002029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.09.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94L170CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052744v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958179v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00074" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pierre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114679v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chekroun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J. Showers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308081v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026295v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996158v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P. Kleinlogel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464525v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274414v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699802v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Harrington" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940431v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718033v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi Alessandro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sternberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864002v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965692v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709040v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Ouoba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965734v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167798v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167786v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167744v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172173v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607056v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gend" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. A. Oumajoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gend" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Ait Oumajoud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172154v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180464v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888726v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Chekroun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888747v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moreira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateignier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#235;gguy Chekroun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294857v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateigner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Cherkoun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329605v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294842v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294871v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateigner." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherkoun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294846v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329612v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateignier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965625v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717284v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038412v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sherman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274123v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173862v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174430v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274125v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176722v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177966v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180558v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274142v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880844v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163635v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>