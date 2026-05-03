--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -634,1023 +634,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social judgement and approval of Burkinabè immigrants by their peers in the country of origin: The role of separation acculturation strategy</w:t>
+                <w:t xml:space="preserve">A newly detected bias in self-evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nestor Motemba Ouoba</w:t>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constantina Badea</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/casp.2789⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0296383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965585v1</w:t>
+                <w:t xml:space="preserve">hal-03790992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Academic citizenship behaviors as a means of meeting students’ psychological motivational needs and enhancing their academic engagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social judgement and approval of Burkinabè immigrants by their peers in the country of origin: The role of separation acculturation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Motemba Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyson Sicard</w:t>
+                <w:t xml:space="preserve">Yara Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Martinot</w:t>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-023-05098-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/casp.2789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214258v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social judgement and approval of Burkinabè immigrants by their peers in the country of origin: The role of separation acculturation strategy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’effet du genre sur les attitudes envers différentes formes d’écriture inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constantina Badea</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ginet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/casp.2789⟩</w:t>
+              <w:t xml:space="preserve">Psychologies, genre et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.71616/435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791140v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A newly detected bias in self-evaluation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Multilab Replication of the Induced-Compliance Paradigm of Cognitive Dissonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Sleegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Demarree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Sætrevik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296383⟩</w:t>
+              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/25152459231213375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790992v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet du genre sur les attitudes envers différentes formes d’écriture inclusive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Academic citizenship behaviors as a means of meeting students’ psychological motivational needs and enhancing their academic engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Taillandier-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Ginet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologies, genre et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.71616/435⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43, pp.9993-10004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-023-05098-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844748v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilab Replication of the Induced-Compliance Paradigm of Cognitive Dissonance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social judgement and approval of Burkinabè immigrants by their peers in the country of origin: The role of separation acculturation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Motemba Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Alnajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/casp.2789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/25152459231213375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04443137v1</w:t>
+                <w:t xml:space="preserve">hal-04965585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological responses to jihadist terrorism: Exploring a small but significant opinion shift towards minority inclusion among French citizens in response to the Charlie Hebdo terrorist attacks</w:t>
+                <w:t xml:space="preserve">Stratégies d’acculturation, jugement et (dés)approbation sociale chez les immigrés : une approche intra-groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Lueders</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Guimond</w:t>
+                <w:t xml:space="preserve">N.M. Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pops.12916⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (3), pp.387-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2023.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214216v1</w:t>
+                <w:t xml:space="preserve">hal-04214199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’acculturation, jugement et (dés)approbation sociale chez les immigrés : une approche intra-groupe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychological responses to jihadist terrorism: Exploring a small but significant opinion shift towards minority inclusion among French citizens in response to the Charlie Hebdo terrorist attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nugier</w:t>
+                <w:t xml:space="preserve">Adrian Lueders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Wollast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (3), pp.387-406. </w:t>
+              <w:t xml:space="preserve">Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (1), pp.113-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2023.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pops.12916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214199v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological responses to jihadist terrorism: Exploring a small but significant opinion shift towards minority inclusion among French citizens in response to the Charlie Hebdo terrorist attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lueders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Wollast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1666,493 +1666,476 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 45 (1), pp.113-131. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pops.12916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026326v1</w:t>
+                <w:t xml:space="preserve">hal-04214216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir vert et digitalisé : connaissances et habitudes pro-environnementales de Belges de plus de 60 ans dans une société digitalisée</w:t>
+                <w:t xml:space="preserve">Perceived discrimination based on the symptoms of covid-19, mental health, and emotional responses–the international online COVISTRESS survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosie Harrington</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michaël Dambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Motak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien S Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11pd9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0279180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591603v1</w:t>
+                <w:t xml:space="preserve">hal-03975429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived discrimination based on the symptoms of covid-19, mental health, and emotional responses–the international online COVISTRESS survey</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vieillir vert et digitalisé : connaissances et habitudes pro-environnementales de Belges de plus de 60 ans dans une société digitalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Bagheri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosie Harrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise-Amélie Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Catellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0279180. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.En ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11pd9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975429v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Biases in Perceived Attitudes Explain Anti-Conformism?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+                <w:t xml:space="preserve">You read what you eat! Selective exposure effects as obstacles for environmental risk communication in the meat consumption debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Wollast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSS.2022.3154034⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699859v1</w:t>
+                <w:t xml:space="preserve">hal-03709009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding individual and collective response to climate change: The role of a self-other mismatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosie Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,384 +2143,401 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.935209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You read what you eat! Selective exposure effects as obstacles for environmental risk communication in the meat consumption debate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social dominance and anti-immigrant prejudice: a cross-cultural and longitudinal test of the mediating role of assimilation, multiculturalism, colorblindness and interculturalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Wollast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane de la Sablonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105877⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (1), pp.167-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709009v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social dominance and anti-immigrant prejudice: a cross-cultural and longitudinal test of the mediating role of assimilation, multiculturalism, colorblindness and interculturalism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Lüders</w:t>
+                <w:t xml:space="preserve">Can Biases in Perceived Attitudes Explain Anti-Conformism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Roozmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxane de la Sablonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53 (1), pp.167-182. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.922-933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSS.2022.3154034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747515v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic human values during the COVID-19 outbreak, perceived threat and their relationships with compliance with movement restrictions and social distancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2904,90 +2904,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do people come to support a highly controversial law? Manipulating the clarity and coherence of a law can shape individuals’ perception and approval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.P. Kleinlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de La Sablonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (4), pp.337-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3021,64 +3021,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting hostility generated by terror: An agent-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3190,51 +3190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kleinlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3279,252 +3279,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psychological Effects of Terrorism are Moderated by Cultural Worldviews [Les Effets Psychologiques du Terrorisme sont Modérés par les Normes Culturelles]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Je suis Charlie » : New Findings on the Social and Political Psychology of Terrorism [« Je suis Charlie » : Nouvelles Avancées en Psychologie Sociale et Politique du Terrorisme]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roebroeck E.</w:t>
+                <w:t xml:space="preserve">Nugier A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anier N.</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guimond S.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/irsp.61⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643209v1</w:t>
+                <w:t xml:space="preserve">hal-01643203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je suis Charlie » : New Findings on the Social and Political Psychology of Terrorism [« Je suis Charlie » : Nouvelles Avancées en Psychologie Sociale et Politique du Terrorisme]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Psychological Effects of Terrorism are Moderated by Cultural Worldviews [Les Effets Psychologiques du Terrorisme sont Modérés par les Normes Culturelles]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roebroeck E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anier N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nugier A.</w:t>
+                <w:t xml:space="preserve">Kleinlogel E.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guimond S.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chatard A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/irsp.60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/irsp.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643203v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nouvelle Laïcité » en France et Pression Normative Envers les Minorités Musulmanes [Secularism in France and Normative Pressure Against Muslim Minorities]</w:t>
               </w:r>
@@ -3871,248 +3871,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load causes people to react ineffectively to others' norm transgressions</w:t>
+                <w:t xml:space="preserve">Impact of a minimal social comparison feedback in written picture naming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabel Fonseca</w:t>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrina Moisuc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armelle Nugier</w:t>
+                <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jasp.12145⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (02), pp.169-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503313002029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697218v1</w:t>
+                <w:t xml:space="preserve">hal-03697214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a minimal social comparison feedback in written picture naming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive load causes people to react ineffectively to others' norm transgressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bonin</w:t>
+                <w:t xml:space="preserve">Alexandrina Moisuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (02), pp.169-190. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (7), pp.1518-1527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503313002029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jasp.12145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697214v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française du test des émotions réflexives (French-TOSCA-3): une mesure des tendances émotionnelles de honte et de culpabilité</w:t>
               </w:r>
@@ -4208,394 +4208,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femme au volant ?&amp;quot; : Effet de la menace du stéréotype et de la colère sur les performances des femmes à une tâche liée à la conduite automobile</w:t>
+                <w:t xml:space="preserve">Data with Hierarchical Structure: Impact of Intraclass Correlation and Sample Size on Type-I Error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Chateignier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peggy Chekroun</w:t>
+                <w:t xml:space="preserve">Serban Musca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Kamiejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dutrévis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelatif Er-Rafiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (74), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052744v1</w:t>
+                <w:t xml:space="preserve">hal-01958179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data with Hierarchical Structure: Impact of Intraclass Correlation and Sample Size on Type-I Error</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Kamiejski</w:t>
+                <w:t xml:space="preserve">I'm ashamed because of you, so, please, don't do that!&amp;quot;: Reactions to deviance as a protection against a threat to social image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.479-489</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958179v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I'm ashamed because of you, so, please, don't do that!&amp;quot;: Reactions to deviance as a protection against a threat to social image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femme au volant ?&amp;quot; : Effet de la menace du stéréotype et de la colère sur les performances des femmes à une tâche liée à la conduite automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Chateignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutrévis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.479-489</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.673-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052758v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French-Arab students and intellectual performance: Do they really suffer of a negative intellectual stereotype?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Chateignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dutrévis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4875,51 +4875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5371,182 +5371,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence des normes d’intégration sur les phénomènes de résilience sociale</w:t>
+                <w:t xml:space="preserve">Préjugés et discrimination envers les minorités ethniques et religieuses: le rôle des politiques d'intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Oppin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel visuel de Psychologie Sociale - 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.225-228, 2022, Manuels visuels de licence, 978-2-10-081307-0</w:t>
+              <w:t xml:space="preserve">Psychologie de la discrimination et des préjugés: De la théorie à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUNOD, pp.160-172, 2022, 978-2-8073-3975-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880714v1</w:t>
+                <w:t xml:space="preserve">hal-05026295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préjugés et discrimination envers les minorités ethniques et religieuses: le rôle des politiques d'intégration</w:t>
+                <w:t xml:space="preserve">L’influence des normes d’intégration sur les phénomènes de résilience sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Delouvée; Pascal Wagner-Egger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de la discrimination et des préjugés: De la théorie à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DUNOD, pp.160-172, 2022, 978-2-8073-3975-0</w:t>
+              <w:t xml:space="preserve">Manuel visuel de Psychologie Sociale - 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.225-228, 2022, Manuels visuels de licence, 978-2-10-081307-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026295v1</w:t>
+                <w:t xml:space="preserve">hal-03880714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus de groupe</w:t>
               </w:r>
@@ -5612,225 +5612,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xénophobie</w:t>
+                <w:t xml:space="preserve">La laïcité et la fabrique des normes de diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Fernandes; Henri Galinon; Erwan Roussel; Jean-Philippe Luis; Michel Streith; Nadejda Kriajeva. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Oppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle P. Kleinlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Garnier; Jean-Louis Derouet; Régis Malet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la rupture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUPB, pp.371-373, 2020</w:t>
+              <w:t xml:space="preserve">Sociétés inclusives et reconnaissance des diversités : Le nouveau défi des politiques d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2020, Le sens social, 978-2-7535-8078-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980682v1</w:t>
+                <w:t xml:space="preserve">hal-02996158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La laïcité et la fabrique des normes de diversité</w:t>
+                <w:t xml:space="preserve">Xénophobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Bruno Garnier; Jean-Louis Derouet; Régis Malet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Fernandes; Henri Galinon; Erwan Roussel; Jean-Philippe Luis; Michel Streith; Nadejda Kriajeva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés inclusives et reconnaissance des diversités : Le nouveau défi des politiques d’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2020, Le sens social, 978-2-7535-8078-7</w:t>
+              <w:t xml:space="preserve">Abécédaire de la rupture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPB, pp.371-373, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996158v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations inter-groupe à l’épreuve du campagnol terrestre</w:t>
               </w:r>
@@ -6287,77 +6287,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using non-sexist language: a form of collective action?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ginet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6393,247 +6393,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes and norms: conformity and resistance - Results from my PhD.</w:t>
+                <w:t xml:space="preserve">Dominance sociale et laïcité : Les effets du statut hiérarchique et du contexte sur les préjugés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Harrington</w:t>
+                <w:t xml:space="preserve">Sylvain Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Streith</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Overcoming obstacles to climate change mitigation conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2O2CM consortium, May 2024, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965641v1</w:t>
+                <w:t xml:space="preserve">hal-04940431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance sociale et laïcité : Les effets du statut hiérarchique et du contexte sur les préjugés</w:t>
+                <w:t xml:space="preserve">Attitudes and norms: conformity and resistance - Results from my PhD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ferreira</w:t>
+                <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Martinot</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Overcoming obstacles to climate change mitigation conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2O2CM consortium, May 2024, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940431v1</w:t>
+                <w:t xml:space="preserve">hal-04965641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affirmation de Soi et préjugés à l’Egard des Immigrés chez les Adolescents : Le Rôle du Contexte Normatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6641,51 +6641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bergamaschi Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6723,51 +6723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude et Normes : conformisme et résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6805,51 +6805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of a &amp;quot;self-other&amp;quot; mismatch in motivating individuals to participate in social change and act pro-environmentally. In R. Harrington &amp; M. Chevrier (chairs), The importance of having individual and group-level of analysis for a better understanding on how to fight climate change. [Symposium, oral presentation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6857,51 +6857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASP 2023 General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASP, Jun 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7051,51 +7051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réplication conceptuelle de l’effet d’un mismatch “attitudes – normes sociales” sur des comportements écologiques individuels et collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7133,64 +7133,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nouvelle Laïcité en France : l'Impact de l'Affirmation de Groupe sur les Préjugés à l'Egard des Immigrés Musulmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sternberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7235,571 +7235,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment un écart entre l’attitude et les normes sociales influence les intentions proenvironnementales ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Streith</w:t>
+                <w:t xml:space="preserve">SYMPOSIUM: Psychologie sociale de l'intolérance : préjugés, discrimination et extrémisme idéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF) organisé par Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864002v1</w:t>
+                <w:t xml:space="preserve">hal-03709054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a mismatch between norms and attitude affect your pro-environmental intentions to eat less meat?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rose Harrington</w:t>
+                <w:t xml:space="preserve">Stratégies d'acculturation, jugement et soutien social chez les immigres : une approche intra-groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monceau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RKTS Workshop: An EASP Community of Environmental Social Psychologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EASP &amp; Université de Koblenz-Landau, Jan 2022, Germany, Germany</w:t>
+              <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF) organisé par Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965692v1</w:t>
+                <w:t xml:space="preserve">hal-03709040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'acculturation, jugement et soutien social chez les immigres : une approche intra-groupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Stratégies d’acculturation, jugement et soutien social chez les immigrés : une approche intragroupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF) organisé par Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709040v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYMPOSIUM: Psychologie sociale de l'intolérance : préjugés, discrimination et extrémisme idéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Nugier</w:t>
+                <w:t xml:space="preserve">Comment un écart entre l’attitude et les normes sociales influence les intentions proenvironnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Harrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF) organisé par Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709054v1</w:t>
+                <w:t xml:space="preserve">hal-03864002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’acculturation, jugement et soutien social chez les immigrés : une approche intragroupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nestor Ouoba</w:t>
+                <w:t xml:space="preserve">How does a mismatch between norms and attitude affect your pro-environmental intentions to eat less meat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Constantina Badea</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Streith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">RKTS Workshop: An EASP Community of Environmental Social Psychologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASP &amp; Université de Koblenz-Landau, Jan 2022, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864029v1</w:t>
+                <w:t xml:space="preserve">hal-04965692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interculturalisme et les mécanismes explicatifs des préjugés anti-immigrés</w:t>
               </w:r>
@@ -7867,51 +7867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a “norms – attitude” mismatch influence pro-environmental intentions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7919,51 +7919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school on Individual and Collective actions for the Ecological Transition (SICET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratory of Applied Psychology and Ergonomics (LaPEA, Université Gustave Eiffel, Université Paris Cité Cité), the French Association for Research in Environmental Psychology (ARPEnv) and the Learning Planet Institute (LPI). SICET, Sep 2022, Paris, France</w:t>
@@ -7992,51 +7992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un écart entre l’attitude et les normes sociales influence les intentions pro- environnementales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8044,51 +8044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (CIPSLF-ADRIPS), Jul 2022, Bordeaux, France</w:t>
@@ -8111,264 +8111,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment un écart entre l’attitude et les normes sociales influence les intentions pro- environnementales ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Streith</w:t>
+                <w:t xml:space="preserve">Psychologie sociale de l’intolérance : préjugés, discrimination et extrémisme idéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF) organisé par Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709030v1</w:t>
+                <w:t xml:space="preserve">hal-03864016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie sociale de l’intolérance : préjugés, discrimination et extrémisme idéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Nugier</w:t>
+                <w:t xml:space="preserve">Comment un écart entre l’attitude et les normes sociales influence les intentions pro- environnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Harrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF) organisé par Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864016v1</w:t>
+                <w:t xml:space="preserve">hal-03709030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a mismatch between norms and attitude affect your pro-environmental intentions to eat less meat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosie Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8426,277 +8426,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale reduction in prejudice towards immigrants: the fundamental role of the clarity and coherence of national diversity policies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultural worldviews can shape the psychological resistance to terrorism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Congress of Applied Psychology (ICAP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAAP, Jun 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167813v1</w:t>
+                <w:t xml:space="preserve">hal-03167798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural worldviews can shape the psychological resistance to terrorism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large scale reduction in prejudice towards immigrants: the fundamental role of the clarity and coherence of national diversity policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane de La Sablonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Kadhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle P. Kleinlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pelletier-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Congress of Applied Psychology (ICAP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAAP, Jun 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167798v1</w:t>
+                <w:t xml:space="preserve">hal-03167813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting hostility generated by terror: an agent-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8760,64 +8760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’évolution des préjugés intergroupes d’une population virtuelle confrontée à une menace collective répétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8933,51 +8933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane de La Sablonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Kadhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle P. Kleinlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Policies for Happiness and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Sienne, Italy</w:t>
@@ -9000,376 +9000,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La laïcité et les préjugés envers les minorités maghrébines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution: an online experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed A. Ait Oumajoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Diversité culturelle et citoyenneté : Enjeux éducatifs à l'heure de la globalisation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Corse; UMR LISA, Oct 2017, Corte, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Computational Social Science, IC2S2 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172173v1</w:t>
+                <w:t xml:space="preserve">hal-03172279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution : An online experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed A. A. Oumajoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Social Science (IC2S2 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Cologne, Germany. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution: an online experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La laïcité et les préjugés envers les minorités maghrébines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Computational Social Science, IC2S2 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Colloque international « Diversité culturelle et citoyenneté : Enjeux éducatifs à l'heure de la globalisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse; UMR LISA, Oct 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172279v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une norme influente? Le rôle de la clarté et de la cohérence perçue d’une norme dans l’approbation des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle P. Kleinlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9604,338 +9604,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Even the dominants fail : Stereotype threat and anxiety in men completting a spelling task</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-group deviance: friend of power, foe of status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegguy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Personality and Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888726v1</w:t>
+                <w:t xml:space="preserve">hal-02888747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-group deviance: friend of power, foe of status</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Brauer</w:t>
+                <w:t xml:space="preserve">Influence de l’appartenance ethnique dans les réactions émotionnelles au contrôle social informel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Oppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Personality and Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t>
+              <w:t xml:space="preserve">11ème Colloque Jeune Chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888747v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’appartenance ethnique dans les réactions émotionnelles au contrôle social informel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Guimond</w:t>
+                <w:t xml:space="preserve">Even the dominants fail : Stereotype threat and anxiety in men completting a spelling task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Chateignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegguy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Jeune Chercheur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Society for Personality and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274261v1</w:t>
+                <w:t xml:space="preserve">hal-02888726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des émotions dans l’émergence du contrôle social informel</w:t>
               </w:r>
@@ -10010,977 +10010,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de l'appartenance groupale sur les réactions émotionnelles au contrôle social informel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Dutrévis</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Psychologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294875v1</w:t>
+                <w:t xml:space="preserve">hal-00294842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'appartenance groupale sur les réactions émotionnelles au contrôle social informel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination envers les étudiants d'origine maghrébine : mesure de stéréotype implicite et sensibilité aux effets de menace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutrévis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Brauer</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegguy Cherkoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329600v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination envers les étudiants d'origine maghrébine : mesure de stéréotype implicite et sensibilité aux effets de menace.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Chateigner</w:t>
+                <w:t xml:space="preserve">Tu me fais honte!&amp;quot;: menaces pour soi et émotions morales liées au comportement déviant d'autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pegguy Cherkoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294857v1</w:t>
+                <w:t xml:space="preserve">hal-00329605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu me fais honte!&amp;quot;: menaces pour soi et émotions morales liées au comportement déviant d'autrui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Chekroun</w:t>
+                <w:t xml:space="preserve">Emotional consequences of deviance on bystanders : how emotions affect social control behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegguy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Oberlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">15th General Meeting of European Association of Experimental Social Psychology (EAESP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329605v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'appartenance groupale sur les réactions émotionnelles au contrôle social informel.</w:t>
+                <w:t xml:space="preserve">Group membership influences emotional reactions to informal social control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Brauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">15th General Meeting of European Association of Experimental Social Psychology (EAESP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294842v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional consequences of deviance on bystanders : how emotions affect social control behavior?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pegguy Chekroun</w:t>
+                <w:t xml:space="preserve">Discrimination envers les étudiants d'origine maghrébine : mesure de stéréotype implicite et sensibilité aux effets de menace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutrévis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chateigner.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Oberlé</w:t>
+                <w:t xml:space="preserve">P. Cherkoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th General Meeting of European Association of Experimental Social Psychology (EAESP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294866v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group membership influences emotional reactions to informal social control.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tu me fais honte !&amp;quot; menaces pour soi et émotions morales lièes au comportement déviant d'autrui.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegguy Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th General Meeting of European Association of Experimental Social Psychology (EAESP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294871v1</w:t>
+                <w:t xml:space="preserve">hal-00294846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination envers les étudiants d'origine maghrébine : mesure de stéréotype implicite et sensibilité aux effets de menace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chateignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dutrévis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Cherkoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329607v1</w:t>
+                <w:t xml:space="preserve">hal-00329612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu me fais honte !&amp;quot; menaces pour soi et émotions morales lièes au comportement déviant d'autrui.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pegguy Chekroun</w:t>
+                <w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chateignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pëgguy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutrévis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Psychologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294846v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de l'appartenance groupale sur les réactions émotionnelles au contrôle social informel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Dutrévis</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329612v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions morales et comportements contre-normatifs.</w:t>
               </w:r>
@@ -11067,51 +11067,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Measurement of Social Dominance: Validation of Ho et al. (2015)'s Scale and Exploration of SDO-D and SDO-E Predictions in the French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11175,77 +11175,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Redersdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual Meeting of the International Society of Political Psychology (ISPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
@@ -11274,51 +11274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir vert et digitalisé: connaissances et habitudes pro-environnementales de Belges de plus de 60 ans dans une société digitalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Amélie Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11376,394 +11376,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acculturation strategies, judgement and social (dis)approval among immigrants: an intra-group approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The New Secularism” in France: Group-Affirmation and Adherence to Discriminatory Norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Alnajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sternberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Kracovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038333v1</w:t>
+                <w:t xml:space="preserve">hal-05038412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The New Secularism” in France : Group-Affirmation and Adherence to Discriminatory Norms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Acculturation strategies, judgement and social (dis)approval among immigrants: an intra-group approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General meeting of the European Association of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Kracovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717284v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New Secularism” in France: Group-Affirmation and Adherence to Discriminatory Norms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">“The New Secularism” in France : Group-Affirmation and Adherence to Discriminatory Norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sternberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Sherman</w:t>
+                <w:t xml:space="preserve">David Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Kracovie, Pologne</w:t>
+              <w:t xml:space="preserve">General meeting of the European Association of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038412v1</w:t>
+                <w:t xml:space="preserve">hal-04717284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two dimensions of French secularism as legitimizing myths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11903,148 +11903,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What constitutes an influencing norm? The role of perceived clarity and coherence of a norm on individuals’ approval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kleinlogel</w:t>
+                <w:t xml:space="preserve">French Republican Model can decrease intergroup hostility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Oppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Swiss Psychological Society Conference (SSP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology (EASP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173862v1</w:t>
+                <w:t xml:space="preserve">hal-03173309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle laïcité et pression normative à l’encontre des Musulmans en France</w:t>
               </w:r>
@@ -12142,155 +12103,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Oppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology (EASP 2017)</w:t>
+              <w:t xml:space="preserve">European Association of Social Psychology (EASP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173309v1</w:t>
+                <w:t xml:space="preserve">hal-02274125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Republican Model can decrease intergroup hostility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Oppin</w:t>
+                <w:t xml:space="preserve">What constitutes an influencing norm? The role of perceived clarity and coherence of a norm on individuals’ approval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kleinlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pelletier-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane de La Sablonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Social Psychology (EASP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">15th Swiss Psychological Society Conference (SSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274125v1</w:t>
+                <w:t xml:space="preserve">hal-03173862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égalité citoyenne et hostilité au contrôle social intergroupe</w:t>
               </w:r>
@@ -12889,51 +12889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a Minimal Feedback in Written Picture Naming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13254,51 +13254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Gjerstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003630968" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46254-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L&#252;ders" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Phillips" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06989-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Motemba Ouoba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alnajjar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2789" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05098-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790992v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roubin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296383" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04214216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lueders" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12916" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04214199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Ouoba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nugier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.04.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Harrington" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pd9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279180" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Roozmand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3154034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.935209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105877" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de la Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2895" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Urbanska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.7349" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de La Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kadhim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pelletier-Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Kleinlogel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier-Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de La Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209907" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck E." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anier N." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleinlogel E.P." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatard A." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.61" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugier A." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimond S." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.60" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cohu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kamiejski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2014.12.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3MKT2T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10463283.2014.957578" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697218v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Fonseca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Moisuc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12145" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313002029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.09.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94L170CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052744v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958179v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00074" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pierre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114679v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chekroun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J. Showers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308081v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026295v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996158v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P. Kleinlogel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464525v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274414v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699802v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Harrington" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940431v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718033v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi Alessandro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sternberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864002v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965692v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709040v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Ouoba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965734v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167798v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167786v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167744v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172173v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607056v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gend" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. A. Oumajoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gend" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Ait Oumajoud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172154v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180464v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888726v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Chekroun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888747v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moreira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateignier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#235;gguy Chekroun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294857v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateigner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Cherkoun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329605v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294842v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294871v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateigner." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherkoun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294846v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329612v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateignier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965625v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717284v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038412v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sherman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274123v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173862v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174430v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274125v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176722v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177966v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180558v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274142v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880844v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163635v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Gjerstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003630968" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46254-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L&#252;ders" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Phillips" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06989-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790992v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roubin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Motemba Ouoba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alnajjar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2789" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05098-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04214199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Ouoba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nugier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.04.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lueders" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12916" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04214216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279180" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Harrington" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pd9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105877" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.935209" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de la Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2895" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Roozmand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3154034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Urbanska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.7349" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de La Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kadhim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pelletier-Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Kleinlogel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier-Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de La Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209907" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugier A." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimond S." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.60" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck E." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anier N." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleinlogel E.P." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatard A." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.61" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cohu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kamiejski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2014.12.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3MKT2T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10463283.2014.957578" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313002029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Fonseca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Moisuc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12145" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.09.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94L170CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00074" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pierre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114679v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chekroun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J. Showers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308081v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P. Kleinlogel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464525v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274414v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699802v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940431v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Harrington" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718033v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi Alessandro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sternberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Ouoba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864029v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965692v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965734v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167798v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167813v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167786v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167744v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gend" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Ait Oumajoud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gend" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. A. Oumajoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172173v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172154v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180464v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888747v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Chekroun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moreira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294842v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294857v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateigner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Cherkoun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329605v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294866v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294871v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329607v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateigner." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherkoun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329612v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateignier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294875v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateignier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#235;gguy Chekroun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965625v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sherman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038333v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717284v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274123v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173309v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174430v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274125v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173862v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176722v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177966v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180558v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274142v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880844v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163635v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>