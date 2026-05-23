--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -634,261 +634,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A newly detected bias in self-evaluation</w:t>
+                <w:t xml:space="preserve">Social judgement and approval of Burkinabè immigrants by their peers in the country of origin: The role of separation acculturation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+                <w:t xml:space="preserve">Nestor Motemba Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Roubin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Guimond</w:t>
+                <w:t xml:space="preserve">Yara Alnajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296383⟩</w:t>
+              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/casp.2789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790992v2</w:t>
+                <w:t xml:space="preserve">hal-04791140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social judgement and approval of Burkinabè immigrants by their peers in the country of origin: The role of separation acculturation strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nestor Motemba Ouoba</w:t>
+                <w:t xml:space="preserve">A newly detected bias in self-evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constantina Badea</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (2), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0296383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/casp.2789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791140v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet du genre sur les attitudes envers différentes formes d’écriture inclusive</w:t>
               </w:r>
@@ -1255,285 +1255,285 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social judgement and approval of Burkinabè immigrants by their peers in the country of origin: The role of separation acculturation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor Motemba Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/casp.2789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’acculturation, jugement et (dés)approbation sociale chez les immigrés : une approche intra-groupe</w:t>
+                <w:t xml:space="preserve">Psychological responses to jihadist terrorism: Exploring a small but significant opinion shift towards minority inclusion among French citizens in response to the Charlie Hebdo terrorist attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.M. Ouoba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Nugier</w:t>
+                <w:t xml:space="preserve">Adrian Lueders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Wollast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2023.04.001⟩</w:t>
+              <w:t xml:space="preserve">Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pops.12916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214199v1</w:t>
+                <w:t xml:space="preserve">hal-04214216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological responses to jihadist terrorism: Exploring a small but significant opinion shift towards minority inclusion among French citizens in response to the Charlie Hebdo terrorist attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lueders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Wollast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1551,695 +1551,695 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (1), pp.113-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pops.12916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological responses to jihadist terrorism: Exploring a small but significant opinion shift towards minority inclusion among French citizens in response to the Charlie Hebdo terrorist attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d’acculturation, jugement et (dés)approbation sociale chez les immigrés : une approche intra-groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Lueders</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Guimond</w:t>
+                <w:t xml:space="preserve">S. Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pops.12916⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (3), pp.387-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2023.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214216v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived discrimination based on the symptoms of covid-19, mental health, and emotional responses–the international online COVISTRESS survey</w:t>
+                <w:t xml:space="preserve">Vieillir vert et digitalisé : connaissances et habitudes pro-environnementales de Belges de plus de 60 ans dans une société digitalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Dambrun</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosie Harrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise-Amélie Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Catellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279180⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.En ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11pd9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975429v1</w:t>
+                <w:t xml:space="preserve">hal-04591603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir vert et digitalisé : connaissances et habitudes pro-environnementales de Belges de plus de 60 ans dans une société digitalisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceived discrimination based on the symptoms of covid-19, mental health, and emotional responses–the international online COVISTRESS survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Dambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Motak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien S Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosie Harrington</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (3), pp.En ligne. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0279180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11pd9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591603v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You read what you eat! Selective exposure effects as obstacles for environmental risk communication in the meat consumption debate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Wollast</w:t>
+                <w:t xml:space="preserve">Understanding individual and collective response to climate change: The role of a self-other mismatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105877⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.935209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709009v1</w:t>
+                <w:t xml:space="preserve">hal-03883012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding individual and collective response to climate change: The role of a self-other mismatch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosie Harrington</w:t>
+                <w:t xml:space="preserve">You read what you eat! Selective exposure effects as obstacles for environmental risk communication in the meat consumption debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Wollast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.935209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883012v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social dominance and anti-immigrant prejudice: a cross-cultural and longitudinal test of the mediating role of assimilation, multiculturalism, colorblindness and interculturalism</w:t>
               </w:r>
@@ -2264,51 +2264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane de la Sablonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2359,90 +2359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Biases in Perceived Attitudes Explain Anti-Conformism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Roozmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2493,51 +2493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic human values during the COVID-19 outbreak, perceived threat and their relationships with compliance with movement restrictions and social distancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2904,90 +2904,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do people come to support a highly controversial law? Manipulating the clarity and coherence of a law can shape individuals’ perception and approval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.P. Kleinlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de La Sablonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (4), pp.337-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3034,51 +3034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting hostility generated by terror: An agent-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3190,51 +3190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kleinlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3279,252 +3279,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je suis Charlie » : New Findings on the Social and Political Psychology of Terrorism [« Je suis Charlie » : Nouvelles Avancées en Psychologie Sociale et Politique du Terrorisme]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Psychological Effects of Terrorism are Moderated by Cultural Worldviews [Les Effets Psychologiques du Terrorisme sont Modérés par les Normes Culturelles]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nugier A.</w:t>
+                <w:t xml:space="preserve">Roebroeck E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guimond S.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anier N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleinlogel E.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatard A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/irsp.60⟩</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643203v1</w:t>
+                <w:t xml:space="preserve">hal-01643209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psychological Effects of Terrorism are Moderated by Cultural Worldviews [Les Effets Psychologiques du Terrorisme sont Modérés par les Normes Culturelles]</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Je suis Charlie » : New Findings on the Social and Political Psychology of Terrorism [« Je suis Charlie » : Nouvelles Avancées en Psychologie Sociale et Politique du Terrorisme]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kleinlogel E.P.</w:t>
+                <w:t xml:space="preserve">Nugier A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chatard A.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guimond S.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/irsp.61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/irsp.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643209v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nouvelle Laïcité » en France et Pression Normative Envers les Minorités Musulmanes [Secularism in France and Normative Pressure Against Muslim Minorities]</w:t>
               </w:r>
@@ -3871,248 +3871,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a minimal social comparison feedback in written picture naming</w:t>
+                <w:t xml:space="preserve">Cognitive load causes people to react ineffectively to others' norm transgressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bonin</w:t>
+                <w:t xml:space="preserve">Anabel Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrina Moisuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0003503313002029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (7), pp.1518-1527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jasp.12145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697214v1</w:t>
+                <w:t xml:space="preserve">hal-03697218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load causes people to react ineffectively to others' norm transgressions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a minimal social comparison feedback in written picture naming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrina Moisuc</w:t>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Brauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Nugier</w:t>
+                <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43 (7), pp.1518-1527. </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (02), pp.169-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jasp.12145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0003503313002029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697218v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française du test des émotions réflexives (French-TOSCA-3): une mesure des tendances émotionnelles de honte et de culpabilité</w:t>
               </w:r>
@@ -4253,51 +4253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Kamiejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelatif Er-Rafiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4532,286 +4532,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French-Arab students and intellectual performance: Do they really suffer of a negative intellectual stereotype?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Group membership influences informal social control reactions to perpetrators of uncivil behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.219-234</w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39, pp.1126-1134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052747v1</w:t>
+                <w:t xml:space="preserve">hal-01053057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group membership influences informal social control reactions to perpetrators of uncivil behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French-Arab students and intellectual performance: Do they really suffer of a negative intellectual stereotype?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Chateignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutrévis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Chekroun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 39, pp.1126-1134</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.219-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053057v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'appartenance groupale sur les réactions émotionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4862,64 +4862,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral and angry emotions provoked by informal social control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5039,51 +5039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prototype analysis of the French category « émotion ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5177,51 +5177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-structure and the acquisition of new self-knowledge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline J. Showers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6079,51 +6079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions aux commandes des cognitions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Emotions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Editions Revue., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6589,51 +6589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affirmation de Soi et préjugés à l’Egard des Immigrés chez les Adolescents : Le Rôle du Contexte Normatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6641,51 +6641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bergamaschi Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6831,77 +6831,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASP 2023 General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASP, Jun 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6978,51 +6978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Wollast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Annual Meeting of the International Society of Political Psychology (ISPP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPP, Jul 2023, Montreal, Canada</w:t>
@@ -7045,761 +7045,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réplication conceptuelle de l’effet d’un mismatch “attitudes – normes sociales” sur des comportements écologiques individuels et collectifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rose Harrington</w:t>
+                <w:t xml:space="preserve">La Nouvelle Laïcité en France : l'Impact de l'Affirmation de Groupe sur les Préjugés à l'Egard des Immigrés Musulmans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Alnajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sternberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises climatiques, crises sociales, résilience et ruptures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The French Association for Research in Environmental Psychology (ARPEnv) et LPS (Laboratoire de psychologie sociale, UR849),, May 2023, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Poitiers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965677v1</w:t>
+                <w:t xml:space="preserve">hal-04717995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Nouvelle Laïcité en France : l'Impact de l'Affirmation de Groupe sur les Préjugés à l'Egard des Immigrés Musulmans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Sternberg</w:t>
+                <w:t xml:space="preserve">Réplication conceptuelle de l’effet d’un mismatch “attitudes – normes sociales” sur des comportements écologiques individuels et collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Poitiers (FR), France</w:t>
+              <w:t xml:space="preserve">Crises climatiques, crises sociales, résilience et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The French Association for Research in Environmental Psychology (ARPEnv) et LPS (Laboratoire de psychologie sociale, UR849),, May 2023, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717995v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYMPOSIUM: Psychologie sociale de l'intolérance : préjugés, discrimination et extrémisme idéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Nugier</w:t>
+                <w:t xml:space="preserve">Comment un écart entre l’attitude et les normes sociales influence les intentions proenvironnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Harrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF) organisé par Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709054v1</w:t>
+                <w:t xml:space="preserve">hal-03864002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'acculturation, jugement et soutien social chez les immigres : une approche intra-groupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nestor Ouoba</w:t>
+                <w:t xml:space="preserve">How does a mismatch between norms and attitude affect your pro-environmental intentions to eat less meat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Constantina Badea</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Streith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF) organisé par Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">RKTS Workshop: An EASP Community of Environmental Social Psychologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASP &amp; Université de Koblenz-Landau, Jan 2022, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709040v1</w:t>
+                <w:t xml:space="preserve">hal-04965692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’acculturation, jugement et soutien social chez les immigrés : une approche intragroupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SYMPOSIUM: Psychologie sociale de l'intolérance : préjugés, discrimination et extrémisme idéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF) organisé par Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864029v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment un écart entre l’attitude et les normes sociales influence les intentions proenvironnementales ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Streith</w:t>
+                <w:t xml:space="preserve">Stratégies d'acculturation, jugement et soutien social chez les immigres : une approche intra-groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF) organisé par Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864002v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a mismatch between norms and attitude affect your pro-environmental intentions to eat less meat?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rose Harrington</w:t>
+                <w:t xml:space="preserve">Stratégies d’acculturation, jugement et soutien social chez les immigrés : une approche intragroupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monceau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RKTS Workshop: An EASP Community of Environmental Social Psychologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EASP &amp; Université de Koblenz-Landau, Jan 2022, Germany, Germany</w:t>
+              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965692v1</w:t>
+                <w:t xml:space="preserve">hal-03864029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interculturalisme et les mécanismes explicatifs des préjugés anti-immigrés</w:t>
               </w:r>
@@ -7906,64 +7906,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school on Individual and Collective actions for the Ecological Transition (SICET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratory of Applied Psychology and Ergonomics (LaPEA, Université Gustave Eiffel, Université Paris Cité Cité), the French Association for Research in Environmental Psychology (ARPEnv) and the Learning Planet Institute (LPI). SICET, Sep 2022, Paris, France</w:t>
@@ -8031,64 +8031,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (CIPSLF-ADRIPS), Jul 2022, Bordeaux, France</w:t>
@@ -8199,103 +8199,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un écart entre l’attitude et les normes sociales influence les intentions pro- environnementales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosie Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Congrès international en langue française (CIPSLF) organisé par Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
@@ -8324,51 +8324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a mismatch between norms and attitude affect your pro-environmental intentions to eat less meat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosie Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8426,277 +8426,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural worldviews can shape the psychological resistance to terrorism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large scale reduction in prejudice towards immigrants: the fundamental role of the clarity and coherence of national diversity policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane de La Sablonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Kadhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle P. Kleinlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pelletier-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Congress of Applied Psychology (ICAP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAAP, Jun 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167798v1</w:t>
+                <w:t xml:space="preserve">hal-03167813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale reduction in prejudice towards immigrants: the fundamental role of the clarity and coherence of national diversity policies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultural worldviews can shape the psychological resistance to terrorism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Congress of Applied Psychology (ICAP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAAP, Jun 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167813v1</w:t>
+                <w:t xml:space="preserve">hal-03167798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting hostility generated by terror: an agent-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8773,51 +8773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’évolution des préjugés intergroupes d’une population virtuelle confrontée à une menace collective répétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9000,346 +9000,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution: an online experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La laïcité et les préjugés envers les minorités maghrébines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Computational Social Science, IC2S2 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Colloque international « Diversité culturelle et citoyenneté : Enjeux éducatifs à l'heure de la globalisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse; UMR LISA, Oct 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172279v1</w:t>
+                <w:t xml:space="preserve">hal-03172173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution : An online experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Martin</w:t>
+                <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution: an online experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed A. Ait Oumajoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Social Science (IC2S2 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cologne, Germany. pp.3</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Computational Social Science, IC2S2 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607056v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La laïcité et les préjugés envers les minorités maghrébines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution : An online experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed A. A. Oumajoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Diversité culturelle et citoyenneté : Enjeux éducatifs à l'heure de la globalisation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Corse; UMR LISA, Oct 2017, Corte, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Social Science (IC2S2 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cologne, Germany. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172173v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une norme influente? Le rôle de la clarté et de la cohérence perçue d’une norme dans l’approbation des individus</w:t>
               </w:r>
@@ -9623,51 +9623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-group deviance: friend of power, foe of status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegguy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10010,122 +10010,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'appartenance groupale sur les réactions émotionnelles au contrôle social informel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tu me fais honte!&amp;quot;: menaces pour soi et émotions morales liées au comportement déviant d'autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Brauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294842v1</w:t>
+                <w:t xml:space="preserve">hal-00329605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination envers les étudiants d'origine maghrébine : mesure de stéréotype implicite et sensibilité aux effets de menace.</w:t>
               </w:r>
@@ -10213,109 +10200,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu me fais honte!&amp;quot;: menaces pour soi et émotions morales liées au comportement déviant d'autrui</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de l'appartenance groupale sur les réactions émotionnelles au contrôle social informel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329605v1</w:t>
+                <w:t xml:space="preserve">hal-00294842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional consequences of deviance on bystanders : how emotions affect social control behavior?</w:t>
               </w:r>
@@ -10884,51 +10884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'appartenance groupale sur les réactions émotionnelles au contrôle social informel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula M. Niedenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11376,364 +11376,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New Secularism” in France: Group-Affirmation and Adherence to Discriminatory Norms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Acculturation strategies, judgement and social (dis)approval among immigrants: an intra-group approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Kracovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038412v1</w:t>
+                <w:t xml:space="preserve">hal-05038333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acculturation strategies, judgement and social (dis)approval among immigrants: an intra-group approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">“The New Secularism” in France : Group-Affirmation and Adherence to Discriminatory Norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Alnajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sternberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Kracovie, Pologne</w:t>
+              <w:t xml:space="preserve">General meeting of the European Association of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038333v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The New Secularism” in France : Group-Affirmation and Adherence to Discriminatory Norms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The New Secularism” in France: Group-Affirmation and Adherence to Discriminatory Norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sternberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sherman</w:t>
+                <w:t xml:space="preserve">D Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General meeting of the European Association of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Kracovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717284v1</w:t>
+                <w:t xml:space="preserve">hal-05038412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two dimensions of French secularism as legitimizing myths</w:t>
               </w:r>
@@ -11903,191 +11903,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Republican Model can decrease intergroup hostility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle laïcité et pression normative à l’encontre des Musulmans en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Oppin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology (EASP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">58e Congrès de la Société Française de Psychologie (SFP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173309v1</w:t>
+                <w:t xml:space="preserve">hal-03174430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle laïcité et pression normative à l’encontre des Musulmans en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French Republican Model can decrease intergroup hostility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Oppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Oppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès de la Société Française de Psychologie (SFP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology (EASP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174430v1</w:t>
+                <w:t xml:space="preserve">hal-03173309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Republican Model can decrease intergroup hostility</w:t>
               </w:r>
@@ -12516,191 +12516,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des principes du modèle républicain d’intégration sur les perceptions et les émotions soulevées lors d’une situation de contrôle social intergroupe</w:t>
+                <w:t xml:space="preserve">Influence des principes du modèle républicain d’intégration sur les perceptions et les émotions soulevées lors d’une situation de contrôle social intergroupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Oppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2014)</w:t>
+              <w:t xml:space="preserve">Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180558v1</w:t>
+                <w:t xml:space="preserve">hal-02274142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des principes du modèle républicain d’intégration sur les perceptions et les émotions soulevées lors d’une situation de contrôle social intergroupe.</w:t>
+                <w:t xml:space="preserve">Influence des principes du modèle républicain d’intégration sur les perceptions et les émotions soulevées lors d’une situation de contrôle social intergroupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Oppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
+              <w:t xml:space="preserve">10e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274142v1</w:t>
+                <w:t xml:space="preserve">hal-03180558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Side effect of new French secularism</w:t>
               </w:r>
@@ -12889,51 +12889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a Minimal Feedback in Written Picture Naming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13254,51 +13254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Gjerstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003630968" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46254-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L&#252;ders" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Phillips" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06989-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790992v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roubin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Motemba Ouoba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alnajjar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2789" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05098-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04214199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Ouoba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nugier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.04.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lueders" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12916" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04214216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279180" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Harrington" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pd9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105877" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.935209" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de la Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2895" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Roozmand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3154034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Urbanska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.7349" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de La Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kadhim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pelletier-Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Kleinlogel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier-Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de La Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209907" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugier A." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimond S." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.60" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck E." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anier N." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleinlogel E.P." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatard A." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.61" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cohu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kamiejski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2014.12.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3MKT2T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10463283.2014.957578" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313002029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Fonseca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Moisuc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12145" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.09.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94L170CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00074" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pierre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114679v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chekroun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J. Showers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308081v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P. Kleinlogel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464525v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274414v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699802v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940431v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Harrington" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718033v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi Alessandro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sternberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Ouoba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864029v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965692v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965734v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167798v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167813v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167786v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167744v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gend" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Ait Oumajoud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gend" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. A. Oumajoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172173v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172154v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180464v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888747v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Chekroun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moreira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294842v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294857v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateigner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Cherkoun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329605v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294866v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294871v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329607v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateigner." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherkoun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329612v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateignier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294875v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateignier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#235;gguy Chekroun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965625v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sherman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038333v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717284v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274123v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173309v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174430v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274125v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173862v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176722v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177966v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180558v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274142v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880844v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163635v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Gjerstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003630968" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46254-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L&#252;ders" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Phillips" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06989-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Motemba Ouoba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alnajjar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2789" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790992v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roubin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296383" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ginet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71616/435" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Sicard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taillandier-Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05098-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04214216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lueders" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12916" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04214199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Ouoba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nugier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.04.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Harrington" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pd9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279180" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.935209" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105877" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de la Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2895" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Roozmand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3154034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Urbanska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.7349" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de La Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kadhim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pelletier-Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Kleinlogel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier-Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de La Sablonni&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209907" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck E." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anier N." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleinlogel E.P." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatard A." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.61" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugier A." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimond S." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.60" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cohu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kamiejski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2014.12.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3MKT2T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10463283.2014.957578" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697218v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Fonseca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Moisuc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12145" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313002029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.09.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94L170CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Musca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00074" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pierre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114679v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chekroun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J. Showers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308081v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle P. Kleinlogel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464525v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274414v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699802v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940431v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Harrington" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718033v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi Alessandro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965647v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717995v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sternberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965677v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864002v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965692v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709054v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709040v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Ouoba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965734v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167798v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167786v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167744v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172173v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172279v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gend" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Ait Oumajoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gend" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. A. Oumajoud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172154v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180464v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888747v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Chekroun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moreira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329605v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294857v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateigner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Cherkoun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294842v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294866v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294871v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329607v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateigner." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherkoun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329612v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateignier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294875v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateignier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#235;gguy Chekroun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172409v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965625v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717284v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038412v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sherman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274123v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173309v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274125v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173862v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176722v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177966v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274142v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180558v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880844v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163635v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>