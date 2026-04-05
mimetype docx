--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -467,186 +467,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading Ian McEwan's Mature Fiction: New Critical Approaches</w:t>
+                <w:t xml:space="preserve">Adapting Endings from Book to Screen. Last Pages, Last Shots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Roblin</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shannon Wells-Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 175 p., 2020, (Routledge research in cultural and media studies), 978-0-367-20068-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429260964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280099v1</w:t>
+                <w:t xml:space="preserve">hal-02388453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Endings from Book to Screen. Last Pages, Last Shots</w:t>
+                <w:t xml:space="preserve">Reading Ian McEwan's Mature Fiction: New Critical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUN - Editions Universitaires de Lorraine, 13, 2020, (Book Practices and Textual Itineraries), Nathalie Collé; Monica Latham, 978-2-8143-0591-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Wells-Lassagne</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02388453v1</w:t>
+                <w:t xml:space="preserve">hal-03280099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prequels, Coquels and Sequels in Contemporary Anglophone Fiction</w:t>
               </w:r>
@@ -795,51 +795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Byatt, Before and After Possession: Recent Critical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Nancy; Editions Universitaires de Lorraine, 8, 199 p., 2017, Regards croisés sur le monde anglophone, ISSN 1955-4583, 978-2-8143-0329-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -883,51 +883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Caen, 274 p., 2014, (Symposia), 978-2-84133-500-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -958,51 +958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literary Happy Endings. Closure for Sunny Imaginations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shaker Verlag, 256 p., 2012, (Berichte aus der Literaturwissenschaft), 978-3-8440-1444-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1033,51 +1033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Happy Endings and Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sipière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1368,196 +1368,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characters in Search of an Ending in Laura Wade’s Stage Adaptation of Jane Austen’s The Watsons</w:t>
+                <w:t xml:space="preserve">Beyond Biofiction: Writers and Writing in Neo-Victorian Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Wadoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11r4t⟩</w:t>
+              <w:t xml:space="preserve">Neo-Victorian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special Issue: Beyond Biofiction: Writers and Writing in Neo-Victorian Media, 15 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10825220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598576v1</w:t>
+                <w:t xml:space="preserve">hal-04636055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Biofiction: Writers and Writing in Neo-Victorian Media</w:t>
+                <w:t xml:space="preserve">Characters in Search of an Ending in Laura Wade’s Stage Adaptation of Jane Austen’s The Watsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Wadoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neo-Victorian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Special Issue: Beyond Biofiction: Writers and Writing in Neo-Victorian Media, 15 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Transmissions, 66, [13 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10825220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11r4t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636055v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting fragmentation: changing borders in Olive Kitteridge (HBO 2014); Case Histories, (BBC 2011-2013); Love and Friendship (2016) and Sanditon (ITV 2019)</w:t>
               </w:r>
@@ -1712,51 +1712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Byatt's Short Fiction: a Bibliography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Walezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1885,51 +1885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Walezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2195,105 +2195,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There's a wooden thing for sitting”: Representing Memory Loss in Emma Healey's Elizabeth is Missing</w:t>
+                <w:t xml:space="preserve">The Art of Recording Li(v)es in A.S. Byatt’s Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, The Life of Forgetting in Twentieth and Twenty-First Century British Literature [La Vie de l'oubli dans le littérature britannique des XXe et XXIe siècles], 60, pp.65-80. </w:t>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, [11 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/caliban.4292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ebc.4330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332723v1</w:t>
+                <w:t xml:space="preserve">hal-02388443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsettling postscripts and epilogues in A. S. Byatt’s Possession and Ian McEwan’s Atonement</w:t>
               </w:r>
@@ -2351,105 +2351,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Art of Recording Li(v)es in A.S. Byatt’s Fiction</w:t>
+                <w:t xml:space="preserve">There's a wooden thing for sitting”: Representing Memory Loss in Emma Healey's Elizabeth is Missing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54, [11 p.]. </w:t>
+              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, The Life of Forgetting in Twentieth and Twenty-First Century British Literature [La Vie de l'oubli dans le littérature britannique des XXe et XXIe siècles], 60, pp.65-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ebc.4330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/caliban.4292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388443v1</w:t>
+                <w:t xml:space="preserve">hal-02332723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confluence and the Neo-Victorian in Dickensian</w:t>
               </w:r>
@@ -4012,51 +4012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Lauri-Lucente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21.2, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4116,51 +4116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Walezak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, 240 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4198,51 +4198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Character Migration in Anglophone Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13.1, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4444,51 +4444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B610C31"/>
+    <w:nsid w:val="3B631F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4675,51 +4675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-parey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9931-543X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120268248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lisa/1157" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/8A8BD6A5-AA64-480D-9901-7B6BE4BA2C8E" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100962080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Prequels-Coquels-and-Sequels-in-Contemporary-Anglophone-Fiction/Parey/p/book/9780367665586" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ebc/16805" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://manchesteruniversitypress.co.uk/9781526148520/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03787209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Parey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roblin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429260964" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fortin-Tourn&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sipi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158kc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0013838X.2025.2509193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158k2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04598576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r4t" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wadoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10825220" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.4858" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03688555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.11908" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walezak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03603231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13552" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.8351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.3751" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.6565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.4292" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.5751" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4330" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3607" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/odisea.v0i17.350" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/odisea.v0i9.206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9384" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4731" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.3395" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1844" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2910" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03835695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Callus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Lauri-Lucente" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w9c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03835689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1157" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-parey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9931-543X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120268248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lisa/1157" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/8A8BD6A5-AA64-480D-9901-7B6BE4BA2C8E" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100962080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Prequels-Coquels-and-Sequels-in-Contemporary-Anglophone-Fiction/Parey/p/book/9780367665586" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ebc/16805" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://manchesteruniversitypress.co.uk/9781526148520/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03787209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Parey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429260964" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roblin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fortin-Tourn&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sipi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158kc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0013838X.2025.2509193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158k2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wadoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10825220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04598576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r4t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.4858" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03688555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.11908" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walezak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03603231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13552" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.8351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.3751" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.6565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.5751" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.4292" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3607" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/odisea.v0i17.350" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/odisea.v0i9.206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9384" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4731" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.3395" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1844" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2910" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03835695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Callus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Lauri-Lucente" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w9c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03835689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1157" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>