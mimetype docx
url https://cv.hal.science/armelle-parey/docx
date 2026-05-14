--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -1134,183 +1134,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘[All] this is gone, and yet I have the power to make it immortal’—An Interview with Lucy Caldwell</w:t>
+                <w:t xml:space="preserve">Memory Gaps and Biofiction in Maggie O'Farrell's Hamnet: Interpreting Mystery and Reimagining Anne Hathaway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Neo-historical Fiction / New Materialisms, 69, pp.17. </w:t>
+              <w:t xml:space="preserve">English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (4), pp.521-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/158kc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0013838X.2025.2509193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389635v1</w:t>
+                <w:t xml:space="preserve">hal-05144868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Gaps and Biofiction in Maggie O'Farrell's Hamnet: Interpreting Mystery and Reimagining Anne Hathaway</w:t>
+                <w:t xml:space="preserve">‘[All] this is gone, and yet I have the power to make it immortal’—An Interview with Lucy Caldwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">English Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106 (4), pp.521-537. </w:t>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Neo-historical Fiction / New Materialisms, 69, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0013838X.2025.2509193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/158kc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144868v1</w:t>
+                <w:t xml:space="preserve">hal-05389635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: The (Neo-)historical in Contemporary English Literature and Visual Arts</w:t>
               </w:r>
@@ -1693,51 +1693,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Byatt's Short Fiction: a Bibliography</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roblin</w:t>
@@ -1746,69 +1746,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Walezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Special Issue: A. S. Byatt, 76, pp.221-233</w:t>
+              <w:t xml:space="preserve">, 2021, Special Issue: A. S. Byatt, 76, pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147176v1</w:t>
+                <w:t xml:space="preserve">hal-04147153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Afterlives of Daphne Du Maurier’s Rebecca: Spinoffs and Transfictions</w:t>
               </w:r>
@@ -1866,51 +1866,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">A. S. Byatt's Short Fiction: a Bibliography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roblin</w:t>
@@ -1919,69 +1919,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Walezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Special Issue: A. S. Byatt, 76, pp.15-21</w:t>
+              <w:t xml:space="preserve">, 2021, Special Issue: A. S. Byatt, 76, pp.221-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147153v1</w:t>
+                <w:t xml:space="preserve">hal-04147176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Atkinson’s Crime Fiction: Exception as a Rule</w:t>
               </w:r>
@@ -2901,183 +2901,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Matters in Rachel Cusk’s Arlington Park</w:t>
+                <w:t xml:space="preserve">(Re)Constructing Memory with “Imagination’s Invisible Ink” in Carol Shields’ The Stone Diaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Kay Boyle / Rachel Cusk: (Neo)Modernist Voices, 10.2, [13 p.]. </w:t>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mémoire(s) : construction, interprétation, enjeux, 74, pp.59-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/erea.3192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/eccs.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171922v1</w:t>
+                <w:t xml:space="preserve">hal-02265722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)Constructing Memory with “Imagination’s Invisible Ink” in Carol Shields’ The Stone Diaries</w:t>
+                <w:t xml:space="preserve">Space Matters in Rachel Cusk’s Arlington Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Parey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Mémoire(s) : construction, interprétation, enjeux, 74, pp.59-71. </w:t>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Kay Boyle / Rachel Cusk: (Neo)Modernist Voices, 10.2, [13 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eccs.249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/erea.3192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265722v1</w:t>
+                <w:t xml:space="preserve">hal-02171922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closure and Happy Endings in Janet Frame’s The Lagoon and Other Stories</w:t>
               </w:r>
@@ -4444,51 +4444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B631F3F"/>
+    <w:nsid w:val="C723AD7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4675,51 +4675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-parey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9931-543X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120268248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lisa/1157" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/8A8BD6A5-AA64-480D-9901-7B6BE4BA2C8E" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100962080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Prequels-Coquels-and-Sequels-in-Contemporary-Anglophone-Fiction/Parey/p/book/9780367665586" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ebc/16805" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://manchesteruniversitypress.co.uk/9781526148520/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03787209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Parey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429260964" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roblin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fortin-Tourn&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sipi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158kc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0013838X.2025.2509193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158k2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wadoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10825220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04598576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r4t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.4858" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03688555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.11908" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walezak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03603231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13552" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.8351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.3751" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.6565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.5751" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.4292" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3607" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/odisea.v0i17.350" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/odisea.v0i9.206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9384" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4731" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.3395" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1844" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2910" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03835695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Callus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Lauri-Lucente" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w9c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03835689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1157" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-parey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9931-543X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120268248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lisa/1157" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/8A8BD6A5-AA64-480D-9901-7B6BE4BA2C8E" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100962080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Prequels-Coquels-and-Sequels-in-Contemporary-Anglophone-Fiction/Parey/p/book/9780367665586" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ebc/16805" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://manchesteruniversitypress.co.uk/9781526148520/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03787209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Parey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429260964" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roblin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fortin-Tourn&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sipi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0013838X.2025.2509193" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158kc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158k2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wadoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10825220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04598576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r4t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.4858" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03688555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.11908" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walezak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03603231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.13552" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04147176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.8351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.3751" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.6565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.5751" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.4292" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3607" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/odisea.v0i17.350" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/odisea.v0i9.206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9384" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4731" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.249" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.3395" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1844" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.2910" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03835695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Callus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Lauri-Lucente" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w9c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03835689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1157" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>