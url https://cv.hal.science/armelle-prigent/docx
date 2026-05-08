--- v0 (2026-03-17)
+++ v1 (2026-05-08)
@@ -929,268 +929,268 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jérôme Lang, Jul 2019, Toulouse, France. pp.77-85</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154919v1</w:t>
+                <w:t xml:space="preserve">hal-02328787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CELTIC/EDAIN : une approche de modélisation et de supervision d'expériences interactives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Mondou</w:t>
+                <w:t xml:space="preserve">A graph based approach for functional urban areas delineation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 34th ACM/SIGAPP Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, France. pp.652-658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3297280.3297341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328787v1</w:t>
+                <w:t xml:space="preserve">hal-02363822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph based approach for functional urban areas delineation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+                <w:t xml:space="preserve">CELTIC/EDAIN : une approche de modélisation et de supervision d'expériences interactives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 34th ACM/SIGAPP Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Lang, Jul 2019, Toulouse, France. pp.77-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3297280.3297341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02363822v1</w:t>
+                <w:t xml:space="preserve">hal-02154919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic scenario by remote supervision: a serious game in the museum with a Nao robot</w:t>
               </w:r>
@@ -3516,51 +3516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635757v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.33" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.8-11-2017.153336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudehouenou L.J. Houssou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00136" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76270-8_8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Euz&#233;by" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Machat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passebois- Ducrot Juliette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485253v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Prigent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Olivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635757v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.33" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.8-11-2017.153336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noudehouenou L.J. Houssou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00136" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76270-8_8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Euz&#233;by" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Machat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passebois- Ducrot Juliette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485253v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Prigent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Olivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>